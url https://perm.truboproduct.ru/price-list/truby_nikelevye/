--- v0 (2026-05-15)
+++ v1 (2026-08-26)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -573,92 +573,92 @@
         <is>
           <t>Труба никелевая 11х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>1243 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Труба никелевая 11х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>1247 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Труба никелевая 11х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 11х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1251 ₽/кг</t>
+          <t>1250 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Труба никелевая 11х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 11х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1254 ₽/кг</t>
+          <t>1251 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Труба никелевая 11х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 11х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1258 ₽/кг</t>
+          <t>1254 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Труба никелевая 11х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 11х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1250 ₽/кг</t>
+          <t>1258 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Труба никелевая 11х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>1258 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Труба никелевая 11х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>1260 ₽/кг</t>
         </is>
@@ -705,92 +705,92 @@
         <is>
           <t>Труба никелевая 12,5х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>1347 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Труба никелевая 12,5х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>1349 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Труба никелевая 12,5х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12,5х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1355 ₽/кг</t>
+          <t>1353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Труба никелевая 12,5х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12,5х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1356 ₽/кг</t>
+          <t>1355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Труба никелевая 12,5х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12,5х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>1356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Труба никелевая 12,5х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12,5х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1353 ₽/кг</t>
+          <t>1356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Труба никелевая 12,5х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>1366 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Труба никелевая 12,5х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>1367 ₽/кг</t>
         </is>
@@ -837,92 +837,92 @@
         <is>
           <t>Труба никелевая 12,7х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
           <t>1379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Труба никелевая 12,7х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>1381 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Труба никелевая 12,7х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12,7х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1387 ₽/кг</t>
+          <t>1383 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Труба никелевая 12,7х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12,7х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1391 ₽/кг</t>
+          <t>1387 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Труба никелевая 12,7х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12,7х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1393 ₽/кг</t>
+          <t>1391 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Труба никелевая 12,7х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12,7х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1383 ₽/кг</t>
+          <t>1393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Труба никелевая 12,7х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>1398 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Труба никелевая 12,7х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>1398 ₽/кг</t>
         </is>
@@ -969,92 +969,92 @@
         <is>
           <t>Труба никелевая 12х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>1279 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Труба никелевая 12х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>1283 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Труба никелевая 12х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1290 ₽/кг</t>
+          <t>1286 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Труба никелевая 12х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1302 ₽/кг</t>
+          <t>1290 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Труба никелевая 12х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1304 ₽/кг</t>
+          <t>1302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Труба никелевая 12х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 12х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1286 ₽/кг</t>
+          <t>1304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Труба никелевая 12х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>1305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Труба никелевая 12х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>1312 ₽/кг</t>
         </is>
@@ -1101,92 +1101,92 @@
         <is>
           <t>Труба никелевая 13х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>1405 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Труба никелевая 13х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>1406 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Труба никелевая 13х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 13х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1412 ₽/кг</t>
+          <t>1410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Труба никелевая 13х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 13х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1419 ₽/кг</t>
+          <t>1412 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Труба никелевая 13х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 13х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>1419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Труба никелевая 13х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 13х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1410 ₽/кг</t>
+          <t>1419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Труба никелевая 13х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>1431 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Труба никелевая 13х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>1431 ₽/кг</t>
         </is>
@@ -1233,92 +1233,92 @@
         <is>
           <t>Труба никелевая 14х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>1451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Труба никелевая 14х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>1451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Труба никелевая 14х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 14х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>1464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Труба никелевая 14х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 14х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1473 ₽/кг</t>
+          <t>1464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Труба никелевая 14х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 14х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>1473 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Труба никелевая 14х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 14х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1464 ₽/кг</t>
+          <t>1473 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Труба никелевая 14х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>1478 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Труба никелевая 14х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>1489 ₽/кг</t>
         </is>
@@ -1365,92 +1365,92 @@
         <is>
           <t>Труба никелевая 15х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>1513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Труба никелевая 15х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>1519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
-          <t>Труба никелевая 15х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 15х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>1520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
-          <t>Труба никелевая 15х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 15х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1530 ₽/кг</t>
+          <t>1520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Труба никелевая 15х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 15х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1532 ₽/кг</t>
+          <t>1530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Труба никелевая 15х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 15х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1520 ₽/кг</t>
+          <t>1532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Труба никелевая 15х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>1535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Труба никелевая 15х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>1535 ₽/кг</t>
         </is>
@@ -1497,92 +1497,92 @@
         <is>
           <t>Труба никелевая 16х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>1555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Труба никелевая 16х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>1562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Труба никелевая 16х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 16х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1575 ₽/кг</t>
+          <t>1572 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Труба никелевая 16х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 16х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>1576 ₽/кг</t>
+          <t>1575 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Труба никелевая 16х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 16х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1579 ₽/кг</t>
+          <t>1576 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Труба никелевая 16х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 16х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1572 ₽/кг</t>
+          <t>1579 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Труба никелевая 16х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>1584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Труба никелевая 16х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>1591 ₽/кг</t>
         </is>
@@ -1629,92 +1629,92 @@
         <is>
           <t>Труба никелевая 19х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>1604 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Труба никелевая 19х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>1605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Труба никелевая 19х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 19х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>1607 ₽/кг</t>
+          <t>1605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Труба никелевая 19х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 19х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>1609 ₽/кг</t>
+          <t>1607 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Труба никелевая 19х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 19х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>1610 ₽/кг</t>
+          <t>1609 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Труба никелевая 19х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 19х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1605 ₽/кг</t>
+          <t>1610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Труба никелевая 19х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>1611 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Труба никелевая 19х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>1614 ₽/кг</t>
         </is>
@@ -1761,92 +1761,92 @@
         <is>
           <t>Труба никелевая 20х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>1621 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Труба никелевая 20х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>1623 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Труба никелевая 20х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 20х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>1629 ₽/кг</t>
+          <t>1623 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Труба никелевая 20х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 20х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>1629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Труба никелевая 20х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 20х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>1637 ₽/кг</t>
+          <t>1629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Труба никелевая 20х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 20х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>1623 ₽/кг</t>
+          <t>1637 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Труба никелевая 20х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>1644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Труба никелевая 20х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>1650 ₽/кг</t>
         </is>
@@ -1893,92 +1893,92 @@
         <is>
           <t>Труба никелевая 24х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>1676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Труба никелевая 24х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>1684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Труба никелевая 24х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 24х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>1688 ₽/кг</t>
+          <t>1687 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Труба никелевая 24х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 24х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>1688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Труба никелевая 24х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 24х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>1691 ₽/кг</t>
+          <t>1688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Труба никелевая 24х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 24х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>1687 ₽/кг</t>
+          <t>1691 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Труба никелевая 24х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>1698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Труба никелевая 24х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>1702 ₽/кг</t>
         </is>
@@ -2025,92 +2025,92 @@
         <is>
           <t>Труба никелевая 25х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>1716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Труба никелевая 25х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
           <t>1717 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Труба никелевая 25х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 25х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>1723 ₽/кг</t>
+          <t>1718 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Труба никелевая 25х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 25х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1728 ₽/кг</t>
+          <t>1723 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Труба никелевая 25х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 25х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>1732 ₽/кг</t>
+          <t>1728 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Труба никелевая 25х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 25х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>1718 ₽/кг</t>
+          <t>1732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Труба никелевая 25х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>1746 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Труба никелевая 25х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>1747 ₽/кг</t>
         </is>
@@ -2157,788 +2157,788 @@
         <is>
           <t>Труба никелевая 26х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>1764 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Труба никелевая 26х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>1768 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Труба никелевая 26х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 26х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>1770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Труба никелевая 26х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 26х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>1770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Труба никелевая 26х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 26х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1774 ₽/кг</t>
+          <t>1770 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Труба никелевая 26х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 26х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1770 ₽/кг</t>
+          <t>1774 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Труба никелевая 26х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>1777 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Труба никелевая 26х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>1782 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Труба никелевая 26х4 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>1784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х0,15 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х0,15 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>1787 ₽/кг</t>
+          <t>906 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х0,2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х0,2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1788 ₽/кг</t>
+          <t>917 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х0,3 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1790 ₽/кг</t>
+          <t>919 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х0,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1791 ₽/кг</t>
+          <t>926 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1798 ₽/кг</t>
+          <t>928 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1799 ₽/кг</t>
+          <t>931 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1808 ₽/кг</t>
+          <t>935 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1797 ₽/кг</t>
+          <t>939 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1809 ₽/кг</t>
+          <t>943 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х3,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1814 ₽/кг</t>
+          <t>949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Труба никелевая 31,9х4 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 3,6х4 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1814 ₽/кг</t>
+          <t>949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х0,15 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х0,15 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1816 ₽/кг</t>
+          <t>1787 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х0,2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х0,2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1832 ₽/кг</t>
+          <t>1788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х0,3 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>1839 ₽/кг</t>
+          <t>1790 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х0,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>1841 ₽/кг</t>
+          <t>1791 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>1842 ₽/кг</t>
+          <t>1797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1848 ₽/кг</t>
+          <t>1798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>1855 ₽/кг</t>
+          <t>1799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1842 ₽/кг</t>
+          <t>1808 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1858 ₽/кг</t>
+          <t>1809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х3,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>1858 ₽/кг</t>
+          <t>1814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Труба никелевая 32х4 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 31,9х4 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1859 ₽/кг</t>
+          <t>1814 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х0,15 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х0,15 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>1862 ₽/кг</t>
+          <t>1816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х0,2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х0,2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1863 ₽/кг</t>
+          <t>1832 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х0,3 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>1864 ₽/кг</t>
+          <t>1839 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х0,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1868 ₽/кг</t>
+          <t>1841 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1873 ₽/кг</t>
+          <t>1842 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1883 ₽/кг</t>
+          <t>1842 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>1890 ₽/кг</t>
+          <t>1848 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>1871 ₽/кг</t>
+          <t>1855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>1890 ₽/кг</t>
+          <t>1858 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х3,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>1893 ₽/кг</t>
+          <t>1858 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Труба никелевая 35х4 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 32х4 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1899 ₽/кг</t>
+          <t>1859 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х0,15 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х0,15 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>1902 ₽/кг</t>
+          <t>1862 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х0,15 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х0,2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>906 ₽/кг</t>
+          <t>1863 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х0,2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>1905 ₽/кг</t>
+          <t>1864 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х0,2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>917 ₽/кг</t>
+          <t>1868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х0,3 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1906 ₽/кг</t>
+          <t>1871 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х0,3 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>919 ₽/кг</t>
+          <t>1873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х0,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1908 ₽/кг</t>
+          <t>1883 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х0,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>926 ₽/кг</t>
+          <t>1890 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>1915 ₽/кг</t>
+          <t>1890 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>931 ₽/кг</t>
+          <t>1893 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 35х4 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1916 ₽/кг</t>
+          <t>1899 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х0,15 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>935 ₽/кг</t>
+          <t>1902 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х0,2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1921 ₽/кг</t>
+          <t>1905 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>939 ₽/кг</t>
+          <t>1906 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>1915 ₽/кг</t>
+          <t>1908 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>928 ₽/кг</t>
+          <t>1915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>1922 ₽/кг</t>
+          <t>1915 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х2 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>943 ₽/кг</t>
+          <t>1916 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х3,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>1923 ₽/кг</t>
+          <t>1921 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х3,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>949 ₽/кг</t>
+          <t>1922 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
-          <t>Труба никелевая 36х4 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
           <t>1923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
-          <t>Труба никелевая 3,6х4 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 36х4 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>949 ₽/кг</t>
+          <t>1923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Труба никелевая 38х0,15 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>1925 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Труба никелевая 38х0,2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>1939 ₽/кг</t>
         </is>
@@ -2949,92 +2949,92 @@
         <is>
           <t>Труба никелевая 38х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
           <t>1940 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Труба никелевая 38х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
           <t>1948 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Труба никелевая 38х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 38х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
           <t>1949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Труба никелевая 38х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 38х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>1950 ₽/кг</t>
+          <t>1949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
-          <t>Труба никелевая 38х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 38х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>1953 ₽/кг</t>
+          <t>1950 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
-          <t>Труба никелевая 38х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 38х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>1949 ₽/кг</t>
+          <t>1953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Труба никелевая 38х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
           <t>1954 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Труба никелевая 38х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
           <t>1954 ₽/кг</t>
         </is>
@@ -3081,92 +3081,92 @@
         <is>
           <t>Труба никелевая 44,5х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
           <t>1965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Труба никелевая 44,5х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
           <t>1966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Труба никелевая 44,5х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 44,5х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
           <t>1966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
-          <t>Труба никелевая 44,5х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 44,5х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>1972 ₽/кг</t>
+          <t>1966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
-          <t>Труба никелевая 44,5х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 44,5х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>1973 ₽/кг</t>
+          <t>1972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Труба никелевая 44,5х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 44,5х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>1966 ₽/кг</t>
+          <t>1973 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Труба никелевая 44,5х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
           <t>1976 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Труба никелевая 44,5х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
           <t>1987 ₽/кг</t>
         </is>
@@ -3213,92 +3213,92 @@
         <is>
           <t>Труба никелевая 5,5х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
           <t>1009 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Труба никелевая 5,5х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
           <t>1013 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
-          <t>Труба никелевая 5,5х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 5,5х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>1020 ₽/кг</t>
+          <t>1017 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
-          <t>Труба никелевая 5,5х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 5,5х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>1036 ₽/кг</t>
+          <t>1020 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
-          <t>Труба никелевая 5,5х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 5,5х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
           <t>1036 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
-          <t>Труба никелевая 5,5х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 5,5х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>1017 ₽/кг</t>
+          <t>1036 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Труба никелевая 5,5х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
           <t>1041 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Труба никелевая 5,5х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
           <t>1052 ₽/кг</t>
         </is>
@@ -3345,92 +3345,92 @@
         <is>
           <t>Труба никелевая 5х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
           <t>953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>Труба никелевая 5х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
           <t>954 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
-          <t>Труба никелевая 5х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 5х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>971 ₽/кг</t>
+          <t>964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
-          <t>Труба никелевая 5х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 5х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>993 ₽/кг</t>
+          <t>971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
-          <t>Труба никелевая 5х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 5х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>993 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Труба никелевая 5х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 5х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>964 ₽/кг</t>
+          <t>993 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Труба никелевая 5х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
           <t>1001 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Труба никелевая 5х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
           <t>1001 ₽/кг</t>
         </is>
@@ -3477,92 +3477,92 @@
         <is>
           <t>Труба никелевая 6х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
           <t>1067 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Труба никелевая 6х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
           <t>1071 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
-          <t>Труба никелевая 6х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 6х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>1075 ₽/кг</t>
+          <t>1074 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
-          <t>Труба никелевая 6х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 6х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>1086 ₽/кг</t>
+          <t>1075 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
-          <t>Труба никелевая 6х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 6х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>1087 ₽/кг</t>
+          <t>1086 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
-          <t>Труба никелевая 6х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 6х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>1074 ₽/кг</t>
+          <t>1087 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Труба никелевая 6х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>1095 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Труба никелевая 6х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>1113 ₽/кг</t>
         </is>
@@ -3609,92 +3609,92 @@
         <is>
           <t>Труба никелевая 8,1х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
           <t>1160 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Труба никелевая 8,1х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>1166 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
-          <t>Труба никелевая 8,1х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 8,1х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>1174 ₽/кг</t>
+          <t>1167 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Труба никелевая 8,1х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 8,1х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
           <t>1174 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Труба никелевая 8,1х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 8,1х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>1176 ₽/кг</t>
+          <t>1174 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Труба никелевая 8,1х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 8,1х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>1167 ₽/кг</t>
+          <t>1176 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Труба никелевая 8,1х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>1177 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Труба никелевая 8,1х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>1182 ₽/кг</t>
         </is>
@@ -3741,92 +3741,92 @@
         <is>
           <t>Труба никелевая 8х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
           <t>1122 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Труба никелевая 8х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
           <t>1122 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
-          <t>Труба никелевая 8х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 8х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>1130 ₽/кг</t>
+          <t>1126 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
-          <t>Труба никелевая 8х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 8х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>1134 ₽/кг</t>
+          <t>1130 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
-          <t>Труба никелевая 8х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 8х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>1138 ₽/кг</t>
+          <t>1134 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
-          <t>Труба никелевая 8х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 8х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>1126 ₽/кг</t>
+          <t>1138 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Труба никелевая 8х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
           <t>1139 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Труба никелевая 8х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
           <t>1143 ₽/кг</t>
         </is>
@@ -3873,152 +3873,152 @@
         <is>
           <t>Труба никелевая 9х0,3 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
           <t>1197 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Труба никелевая 9х0,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
           <t>1209 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
-          <t>Труба никелевая 9х1,1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 9х1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>1215 ₽/кг</t>
+          <t>1213 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
-          <t>Труба никелевая 9х1,25 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 9х1,1 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>1218 ₽/кг</t>
+          <t>1215 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
-          <t>Труба никелевая 9х1,5 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 9х1,25 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>1219 ₽/кг</t>
+          <t>1218 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
-          <t>Труба никелевая 9х1 мм НП2 ТУ 48-21-783-85</t>
+          <t>Труба никелевая 9х1,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>1213 ₽/кг</t>
+          <t>1219 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Труба никелевая 9х2 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
           <t>1223 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Труба никелевая 9х3,5 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
           <t>1223 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Труба никелевая 9х4 мм НП2 ТУ 48-21-783-85</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
           <t>1224 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,35х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,35х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>1012 ₽/кг</t>
+          <t>1005 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,35х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,35х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>1005 ₽/кг</t>
+          <t>1012 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,35х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
           <t>1021 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,35х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
           <t>1028 ₽/кг</t>
         </is>
@@ -4041,104 +4041,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,35х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
           <t>1018 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,35х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
           <t>1020 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,35х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,35х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>1010 ₽/кг</t>
+          <t>1007 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,35х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,35х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>1007 ₽/кг</t>
+          <t>1010 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,35х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
           <t>1003 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,45х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,45х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>1092 ₽/кг</t>
+          <t>1068 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,45х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,45х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>1068 ₽/кг</t>
+          <t>1092 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
           <t>1107 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
           <t>1120 ₽/кг</t>
         </is>
@@ -4161,104 +4161,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
           <t>1105 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
           <t>1107 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,45х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,45х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>1080 ₽/кг</t>
+          <t>1070 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,45х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,45х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>1070 ₽/кг</t>
+          <t>1080 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
           <t>1059 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,45х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,45х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>1104 ₽/кг</t>
+          <t>1069 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,45х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,45х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>1069 ₽/кг</t>
+          <t>1104 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
           <t>1114 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
           <t>1122 ₽/кг</t>
         </is>
@@ -4281,104 +4281,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
           <t>1106 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
           <t>1107 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,45х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,45х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>1089 ₽/кг</t>
+          <t>1077 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,45х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,45х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>1077 ₽/кг</t>
+          <t>1089 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,45х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
           <t>1059 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,4х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,4х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>1043 ₽/кг</t>
+          <t>1040 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,4х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,4х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>1040 ₽/кг</t>
+          <t>1043 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,4х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
           <t>1048 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,4х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
           <t>1055 ₽/кг</t>
         </is>
@@ -4401,104 +4401,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,4х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
           <t>1044 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,4х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
           <t>1048 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,4х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,4х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>1043 ₽/кг</t>
+          <t>1040 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,4х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,4х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>1040 ₽/кг</t>
+          <t>1043 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,4х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
           <t>1029 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,55х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,55х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>1198 ₽/кг</t>
+          <t>1177 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,55х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,55х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>1177 ₽/кг</t>
+          <t>1198 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
           <t>1203 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
           <t>1210 ₽/кг</t>
         </is>
@@ -4521,104 +4521,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
           <t>1199 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
           <t>1200 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,55х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,55х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>1190 ₽/кг</t>
+          <t>1184 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,55х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,55х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>1184 ₽/кг</t>
+          <t>1190 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
           <t>1147 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,55х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,55х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>1199 ₽/кг</t>
+          <t>1181 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,55х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,55х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>1181 ₽/кг</t>
+          <t>1199 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
           <t>1205 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
           <t>1211 ₽/кг</t>
         </is>
@@ -4641,104 +4641,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
           <t>1200 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
           <t>1202 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,55х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,55х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>1196 ₽/кг</t>
+          <t>1185 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,55х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,55х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>1185 ₽/кг</t>
+          <t>1196 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,55х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
           <t>1149 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,5х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,5х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>1135 ₽/кг</t>
+          <t>1130 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,5х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,5х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>1130 ₽/кг</t>
+          <t>1135 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,5х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
           <t>1140 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,5х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
           <t>1140 ₽/кг</t>
         </is>
@@ -4761,104 +4761,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,5х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
           <t>1137 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,5х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
           <t>1138 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,5х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,5х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>1132 ₽/кг</t>
+          <t>1130 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,5х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,5х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>1130 ₽/кг</t>
+          <t>1132 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,5х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
           <t>1122 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,64х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,64х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>1243 ₽/кг</t>
+          <t>1236 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,64х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,64х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>1236 ₽/кг</t>
+          <t>1243 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,64х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
           <t>1257 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,64х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
           <t>1259 ₽/кг</t>
         </is>
@@ -4881,104 +4881,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,64х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
           <t>1247 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,64х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
           <t>1248 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,64х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,64х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>1240 ₽/кг</t>
+          <t>1238 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,64х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,64х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>1238 ₽/кг</t>
+          <t>1240 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,64х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
           <t>1215 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,65х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,65х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>1295 ₽/кг</t>
+          <t>1274 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,65х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,65х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>1274 ₽/кг</t>
+          <t>1295 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
           <t>1324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
           <t>1336 ₽/кг</t>
         </is>
@@ -5001,104 +5001,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
           <t>1304 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
           <t>1310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,65х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,65х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>1289 ₽/кг</t>
+          <t>1282 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,65х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,65х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>1282 ₽/кг</t>
+          <t>1289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
           <t>1259 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,65х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,65х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>1303 ₽/кг</t>
+          <t>1276 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,65х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,65х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>1276 ₽/кг</t>
+          <t>1303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
           <t>1331 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
           <t>1337 ₽/кг</t>
         </is>
@@ -5121,104 +5121,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
           <t>1306 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
           <t>1320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,65х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,65х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>1291 ₽/кг</t>
+          <t>1284 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,65х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,65х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>1284 ₽/кг</t>
+          <t>1291 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,65х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
           <t>1262 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,72х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,72х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>1358 ₽/кг</t>
+          <t>1354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,72х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,72х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>1354 ₽/кг</t>
+          <t>1358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,72х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
           <t>1361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,72х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
           <t>1363 ₽/кг</t>
         </is>
@@ -5241,104 +5241,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,72х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
           <t>1361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,72х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
           <t>1361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,72х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,72х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>1358 ₽/кг</t>
+          <t>1356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,72х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,72х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>1356 ₽/кг</t>
+          <t>1358 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,72х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
           <t>1340 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,75х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,75х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>1382 ₽/кг</t>
+          <t>1367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,75х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,75х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>1367 ₽/кг</t>
+          <t>1382 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
           <t>1388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
           <t>1389 ₽/кг</t>
         </is>
@@ -5361,104 +5361,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
           <t>1382 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
           <t>1385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,75х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,75х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>1375 ₽/кг</t>
+          <t>1370 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,75х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,75х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>1370 ₽/кг</t>
+          <t>1375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
           <t>1363 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,75х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,75х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>1382 ₽/кг</t>
+          <t>1368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,75х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,75х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>1368 ₽/кг</t>
+          <t>1382 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
           <t>1389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
           <t>1389 ₽/кг</t>
         </is>
@@ -5481,104 +5481,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
           <t>1385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
           <t>1386 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,75х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,75х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>1379 ₽/кг</t>
+          <t>1371 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,75х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,75х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>1371 ₽/кг</t>
+          <t>1379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,75х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
           <t>1365 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,85х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,85х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>1529 ₽/кг</t>
+          <t>1512 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,85х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,85х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>1512 ₽/кг</t>
+          <t>1529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
           <t>1557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
           <t>1558 ₽/кг</t>
         </is>
@@ -5601,104 +5601,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
           <t>1533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
           <t>1553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,85х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,85х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>1525 ₽/кг</t>
+          <t>1523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,85х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,85х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>1523 ₽/кг</t>
+          <t>1525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
           <t>1490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,85х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,85х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>1529 ₽/кг</t>
+          <t>1515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,85х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,85х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>1515 ₽/кг</t>
+          <t>1529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
           <t>1558 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
           <t>1559 ₽/кг</t>
         </is>
@@ -5721,104 +5721,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
           <t>1549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
           <t>1554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,85х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,85х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>1527 ₽/кг</t>
+          <t>1525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,85х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,85х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>1525 ₽/кг</t>
+          <t>1527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,85х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
           <t>1501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>1453 ₽/кг</t>
+          <t>1409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>1409 ₽/кг</t>
+          <t>1453 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,8х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
           <t>1475 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,8х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
           <t>1484 ₽/кг</t>
         </is>
@@ -5841,344 +5841,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,8х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
           <t>1457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,8х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
           <t>1461 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>1442 ₽/кг</t>
+          <t>1436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>1436 ₽/кг</t>
+          <t>1442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,8х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
           <t>1394 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>1456 ₽/кг</t>
+          <t>1413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>1429 ₽/кг</t>
+          <t>1453 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>1477 ₽/кг</t>
+          <t>1475 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>1490 ₽/кг</t>
+          <t>1485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>1406 ₽/кг</t>
+          <t>1405 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>1458 ₽/кг</t>
+          <t>1457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>1474 ₽/кг</t>
+          <t>1469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>1450 ₽/кг</t>
+          <t>1439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>1439 ₽/кг</t>
+          <t>1445 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>1400 ₽/кг</t>
+          <t>1396 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>1453 ₽/кг</t>
+          <t>1429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>1413 ₽/кг</t>
+          <t>1456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>1475 ₽/кг</t>
+          <t>1477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>1485 ₽/кг</t>
+          <t>1490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>1405 ₽/кг</t>
+          <t>1406 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>1457 ₽/кг</t>
+          <t>1458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>1469 ₽/кг</t>
+          <t>1474 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>1445 ₽/кг</t>
+          <t>1439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>1439 ₽/кг</t>
+          <t>1450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,8х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,8х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>1396 ₽/кг</t>
+          <t>1400 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>1602 ₽/кг</t>
+          <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>1586 ₽/кг</t>
+          <t>1602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,95х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
           <t>1646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,95х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
           <t>1651 ₽/кг</t>
         </is>
@@ -6201,344 +6201,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 0,95х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
           <t>1607 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,95х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
           <t>1618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>1598 ₽/кг</t>
+          <t>1589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>1589 ₽/кг</t>
+          <t>1598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 0,95х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
           <t>1561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>1606 ₽/кг</t>
+          <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>1589 ₽/кг</t>
+          <t>1603 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>1651 ₽/кг</t>
+          <t>1648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>1659 ₽/кг</t>
+          <t>1657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>1581 ₽/кг</t>
+          <t>1577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
           <t>1617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>1644 ₽/кг</t>
+          <t>1632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>1600 ₽/кг</t>
+          <t>1591 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>1596 ₽/кг</t>
+          <t>1600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>1570 ₽/кг</t>
+          <t>1566 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>1603 ₽/кг</t>
+          <t>1589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>1586 ₽/кг</t>
+          <t>1606 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>1648 ₽/кг</t>
+          <t>1651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>1657 ₽/кг</t>
+          <t>1659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>1577 ₽/кг</t>
+          <t>1581 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
           <t>1617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>1632 ₽/кг</t>
+          <t>1644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>1600 ₽/кг</t>
+          <t>1596 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>1591 ₽/кг</t>
+          <t>1600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 0,95х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 0,95х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>1566 ₽/кг</t>
+          <t>1570 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,05х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,05х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>1807 ₽/кг</t>
+          <t>1792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,05х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,05х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>1792 ₽/кг</t>
+          <t>1807 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
           <t>1824 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
           <t>1829 ₽/кг</t>
         </is>
@@ -6561,104 +6561,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
           <t>1809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
           <t>1821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,05х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,05х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>1800 ₽/кг</t>
+          <t>1798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,05х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,05х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>1798 ₽/кг</t>
+          <t>1800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
           <t>1781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,05х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,05х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>1807 ₽/кг</t>
+          <t>1793 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,05х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,05х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>1793 ₽/кг</t>
+          <t>1807 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
           <t>1828 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
           <t>1830 ₽/кг</t>
         </is>
@@ -6681,104 +6681,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
           <t>1815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
           <t>1823 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,05х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,05х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>1801 ₽/кг</t>
+          <t>1800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,05х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,05х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>1800 ₽/кг</t>
+          <t>1801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,05х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
           <t>1784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,12х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,12х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>1961 ₽/кг</t>
+          <t>1953 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,12х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,12х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>1953 ₽/кг</t>
+          <t>1961 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,12х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
           <t>1965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,12х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
           <t>1967 ₽/кг</t>
         </is>
@@ -6801,104 +6801,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,12х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
           <t>1962 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,12х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
           <t>1963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,12х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,12х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>1960 ₽/кг</t>
+          <t>1959 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,12х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,12х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>1959 ₽/кг</t>
+          <t>1960 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,12х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
           <t>1939 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,14х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,14х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>1995 ₽/кг</t>
+          <t>1980 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,14х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,14х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>1980 ₽/кг</t>
+          <t>1995 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
           <t>2006 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
           <t>2013 ₽/кг</t>
         </is>
@@ -6921,104 +6921,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
           <t>1999 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
           <t>2001 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,14х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,14х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>1991 ₽/кг</t>
+          <t>1986 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,14х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,14х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>1986 ₽/кг</t>
+          <t>1991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
           <t>1971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,14х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,14х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>1996 ₽/кг</t>
+          <t>1982 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,14х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,14х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>1982 ₽/кг</t>
+          <t>1996 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
           <t>2006 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
           <t>2017 ₽/кг</t>
         </is>
@@ -7041,104 +7041,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
           <t>2000 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
           <t>2005 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,14х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,14х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>1992 ₽/кг</t>
+          <t>1989 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,14х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,14х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>1989 ₽/кг</t>
+          <t>1992 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,14х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
           <t>1972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>2074 ₽/кг</t>
+          <t>2040 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>2040 ₽/кг</t>
+          <t>2074 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
           <t>2103 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
           <t>2117 ₽/кг</t>
         </is>
@@ -7161,104 +7161,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
           <t>2077 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
           <t>2085 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>2060 ₽/кг</t>
+          <t>2053 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>2053 ₽/кг</t>
+          <t>2060 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
           <t>2022 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>2075 ₽/кг</t>
+          <t>2042 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>2042 ₽/кг</t>
+          <t>2075 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
           <t>2106 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
           <t>2117 ₽/кг</t>
         </is>
@@ -7281,104 +7281,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
           <t>2079 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
           <t>2092 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>2066 ₽/кг</t>
+          <t>2055 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>2055 ₽/кг</t>
+          <t>2066 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
           <t>2032 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>2076 ₽/кг</t>
+          <t>2049 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>2049 ₽/кг</t>
+          <t>2076 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
           <t>2112 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
           <t>2124 ₽/кг</t>
         </is>
@@ -7401,104 +7401,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
           <t>2085 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
           <t>2102 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>2070 ₽/кг</t>
+          <t>2058 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,15х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,15х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>2058 ₽/кг</t>
+          <t>2070 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,15х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
           <t>2034 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>1880 ₽/кг</t>
+          <t>1865 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>1865 ₽/кг</t>
+          <t>1880 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,1х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
           <t>1920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,1х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
           <t>1924 ₽/кг</t>
         </is>
@@ -7521,344 +7521,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,1х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
           <t>1901 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,1х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
           <t>1908 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>1877 ₽/кг</t>
+          <t>1868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>1868 ₽/кг</t>
+          <t>1877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,1х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
           <t>1835 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>1899 ₽/кг</t>
+          <t>1866 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>1868 ₽/кг</t>
+          <t>1885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>1921 ₽/кг</t>
+          <t>1920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>1934 ₽/кг</t>
+          <t>1929 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>1863 ₽/кг</t>
+          <t>1860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>1908 ₽/кг</t>
+          <t>1903 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>1914 ₽/кг</t>
+          <t>1911 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>1877 ₽/кг</t>
+          <t>1872 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>1873 ₽/кг</t>
+          <t>1877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>1853 ₽/кг</t>
+          <t>1851 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>1885 ₽/кг</t>
+          <t>1868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>1866 ₽/кг</t>
+          <t>1899 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>1920 ₽/кг</t>
+          <t>1921 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>1929 ₽/кг</t>
+          <t>1934 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>1860 ₽/кг</t>
+          <t>1863 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>1903 ₽/кг</t>
+          <t>1908 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>1911 ₽/кг</t>
+          <t>1914 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>1877 ₽/кг</t>
+          <t>1873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>1872 ₽/кг</t>
+          <t>1877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,1х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,1х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>1851 ₽/кг</t>
+          <t>1853 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,27х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,27х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>2155 ₽/кг</t>
+          <t>2140 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,27х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,27х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>2140 ₽/кг</t>
+          <t>2155 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
           <t>2169 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
           <t>2171 ₽/кг</t>
         </is>
@@ -7881,104 +7881,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
           <t>2156 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
           <t>2161 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,27х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,27х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>2152 ₽/кг</t>
+          <t>2151 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,27х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,27х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>2151 ₽/кг</t>
+          <t>2152 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
           <t>2126 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,27х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,27х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>2156 ₽/кг</t>
+          <t>2149 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,27х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,27х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>2149 ₽/кг</t>
+          <t>2156 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
           <t>2170 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
           <t>2175 ₽/кг</t>
         </is>
@@ -8001,104 +8001,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
           <t>2161 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
           <t>2163 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,27х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,27х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>2155 ₽/кг</t>
+          <t>2152 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,27х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,27х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>2152 ₽/кг</t>
+          <t>2155 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,27х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
           <t>2130 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,28х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,28х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>2206 ₽/кг</t>
+          <t>2191 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,28х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,28х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>2191 ₽/кг</t>
+          <t>2206 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,28х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
           <t>2214 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,28х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
           <t>2216 ₽/кг</t>
         </is>
@@ -8121,104 +8121,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,28х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
           <t>2207 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,28х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
           <t>2212 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,28х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,28х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>2203 ₽/кг</t>
+          <t>2194 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,28х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,28х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>2194 ₽/кг</t>
+          <t>2203 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,28х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
           <t>2187 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,35х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,35х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>2382 ₽/кг</t>
+          <t>2359 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,35х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,35х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>2359 ₽/кг</t>
+          <t>2382 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,35х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
           <t>2389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,35х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
           <t>2391 ₽/кг</t>
         </is>
@@ -8241,104 +8241,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,35х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
           <t>2383 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,35х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
           <t>2385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,35х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,35х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>2373 ₽/кг</t>
+          <t>2360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,35х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,35х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>2360 ₽/кг</t>
+          <t>2373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,35х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
           <t>2357 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,37х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,37х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>2417 ₽/кг</t>
+          <t>2410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,37х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,37х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>2410 ₽/кг</t>
+          <t>2417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
           <t>2439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
           <t>2440 ₽/кг</t>
         </is>
@@ -8361,104 +8361,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B661" t="inlineStr">
         <is>
           <t>2421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B662" t="inlineStr">
         <is>
           <t>2432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,37х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,37х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B663" t="inlineStr">
         <is>
-          <t>2414 ₽/кг</t>
+          <t>2410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,37х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,37х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B664" t="inlineStr">
         <is>
-          <t>2410 ₽/кг</t>
+          <t>2414 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B665" t="inlineStr">
         <is>
           <t>2393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,37х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,37х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B666" t="inlineStr">
         <is>
-          <t>2419 ₽/кг</t>
+          <t>2410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,37х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,37х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B667" t="inlineStr">
         <is>
-          <t>2410 ₽/кг</t>
+          <t>2419 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B668" t="inlineStr">
         <is>
           <t>2439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B669" t="inlineStr">
         <is>
           <t>2444 ₽/кг</t>
         </is>
@@ -8481,104 +8481,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B671" t="inlineStr">
         <is>
           <t>2426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B672" t="inlineStr">
         <is>
           <t>2434 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,37х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,37х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B673" t="inlineStr">
         <is>
-          <t>2415 ₽/кг</t>
+          <t>2414 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,37х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,37х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B674" t="inlineStr">
         <is>
-          <t>2414 ₽/кг</t>
+          <t>2415 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,37х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B675" t="inlineStr">
         <is>
           <t>2393 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B676" t="inlineStr">
         <is>
-          <t>2297 ₽/кг</t>
+          <t>2242 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B677" t="inlineStr">
         <is>
-          <t>2242 ₽/кг</t>
+          <t>2297 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B678" t="inlineStr">
         <is>
           <t>2328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B679" t="inlineStr">
         <is>
           <t>2344 ₽/кг</t>
         </is>
@@ -8601,104 +8601,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B681" t="inlineStr">
         <is>
           <t>2305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B682" t="inlineStr">
         <is>
           <t>2318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B683" t="inlineStr">
         <is>
-          <t>2271 ₽/кг</t>
+          <t>2260 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B684" t="inlineStr">
         <is>
-          <t>2260 ₽/кг</t>
+          <t>2271 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B685" t="inlineStr">
         <is>
           <t>2223 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B686" t="inlineStr">
         <is>
-          <t>2300 ₽/кг</t>
+          <t>2242 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B687" t="inlineStr">
         <is>
-          <t>2242 ₽/кг</t>
+          <t>2300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B688" t="inlineStr">
         <is>
           <t>2333 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B689" t="inlineStr">
         <is>
           <t>2351 ₽/кг</t>
         </is>
@@ -8721,344 +8721,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B691" t="inlineStr">
         <is>
           <t>2308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B692" t="inlineStr">
         <is>
           <t>2319 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B693" t="inlineStr">
         <is>
-          <t>2271 ₽/кг</t>
+          <t>2265 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B694" t="inlineStr">
         <is>
-          <t>2265 ₽/кг</t>
+          <t>2271 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,3х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B695" t="inlineStr">
         <is>
           <t>2225 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B696" t="inlineStr">
         <is>
-          <t>2305 ₽/кг</t>
+          <t>2245 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B697" t="inlineStr">
         <is>
-          <t>2251 ₽/кг</t>
+          <t>2303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B698" t="inlineStr">
         <is>
-          <t>2339 ₽/кг</t>
+          <t>2333 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B699" t="inlineStr">
         <is>
-          <t>2356 ₽/кг</t>
+          <t>2352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B700" t="inlineStr">
         <is>
-          <t>2242 ₽/кг</t>
+          <t>2239 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B701" t="inlineStr">
         <is>
-          <t>2317 ₽/кг</t>
+          <t>2316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B702" t="inlineStr">
         <is>
-          <t>2320 ₽/кг</t>
+          <t>2319 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B703" t="inlineStr">
         <is>
-          <t>2279 ₽/кг</t>
+          <t>2267 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B704" t="inlineStr">
         <is>
-          <t>2271 ₽/кг</t>
+          <t>2274 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B705" t="inlineStr">
         <is>
-          <t>2234 ₽/кг</t>
+          <t>2226 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B706" t="inlineStr">
         <is>
-          <t>2303 ₽/кг</t>
+          <t>2251 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B707" t="inlineStr">
         <is>
-          <t>2245 ₽/кг</t>
+          <t>2305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B708" t="inlineStr">
         <is>
-          <t>2333 ₽/кг</t>
+          <t>2339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B709" t="inlineStr">
         <is>
-          <t>2352 ₽/кг</t>
+          <t>2356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B710" t="inlineStr">
         <is>
-          <t>2239 ₽/кг</t>
+          <t>2242 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B711" t="inlineStr">
         <is>
-          <t>2316 ₽/кг</t>
+          <t>2317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B712" t="inlineStr">
         <is>
-          <t>2319 ₽/кг</t>
+          <t>2320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B713" t="inlineStr">
         <is>
-          <t>2274 ₽/кг</t>
+          <t>2271 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B714" t="inlineStr">
         <is>
-          <t>2267 ₽/кг</t>
+          <t>2279 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,3х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,3х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B715" t="inlineStr">
         <is>
-          <t>2226 ₽/кг</t>
+          <t>2234 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,44х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,44х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B716" t="inlineStr">
         <is>
-          <t>2527 ₽/кг</t>
+          <t>2514 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,44х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,44х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B717" t="inlineStr">
         <is>
-          <t>2514 ₽/кг</t>
+          <t>2527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B718" t="inlineStr">
         <is>
           <t>2540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B719" t="inlineStr">
         <is>
           <t>2541 ₽/кг</t>
         </is>
@@ -9081,104 +9081,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B721" t="inlineStr">
         <is>
           <t>2529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B722" t="inlineStr">
         <is>
           <t>2531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,44х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,44х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B723" t="inlineStr">
         <is>
-          <t>2522 ₽/кг</t>
+          <t>2517 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,44х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,44х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B724" t="inlineStr">
         <is>
-          <t>2517 ₽/кг</t>
+          <t>2522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B725" t="inlineStr">
         <is>
           <t>2493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,44х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,44х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B726" t="inlineStr">
         <is>
-          <t>2529 ₽/кг</t>
+          <t>2514 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,44х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,44х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B727" t="inlineStr">
         <is>
-          <t>2514 ₽/кг</t>
+          <t>2529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B728" t="inlineStr">
         <is>
           <t>2540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B729" t="inlineStr">
         <is>
           <t>2543 ₽/кг</t>
         </is>
@@ -9201,104 +9201,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B731" t="inlineStr">
         <is>
           <t>2531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B732" t="inlineStr">
         <is>
           <t>2536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,44х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,44х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B733" t="inlineStr">
         <is>
-          <t>2524 ₽/кг</t>
+          <t>2522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,44х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,44х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B734" t="inlineStr">
         <is>
-          <t>2522 ₽/кг</t>
+          <t>2524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,44х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B735" t="inlineStr">
         <is>
           <t>2501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,45х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,45х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B736" t="inlineStr">
         <is>
-          <t>2578 ₽/кг</t>
+          <t>2556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,45х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,45х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B737" t="inlineStr">
         <is>
-          <t>2556 ₽/кг</t>
+          <t>2578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B738" t="inlineStr">
         <is>
           <t>2593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B739" t="inlineStr">
         <is>
           <t>2598 ₽/кг</t>
         </is>
@@ -9321,104 +9321,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B741" t="inlineStr">
         <is>
           <t>2582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B742" t="inlineStr">
         <is>
           <t>2589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,45х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,45х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B743" t="inlineStr">
         <is>
-          <t>2565 ₽/кг</t>
+          <t>2561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,45х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,45х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B744" t="inlineStr">
         <is>
-          <t>2561 ₽/кг</t>
+          <t>2565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B745" t="inlineStr">
         <is>
           <t>2552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,45х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,45х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B746" t="inlineStr">
         <is>
-          <t>2579 ₽/кг</t>
+          <t>2557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,45х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,45х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B747" t="inlineStr">
         <is>
-          <t>2557 ₽/кг</t>
+          <t>2579 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B748" t="inlineStr">
         <is>
           <t>2598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B749" t="inlineStr">
         <is>
           <t>2600 ₽/кг</t>
         </is>
@@ -9441,104 +9441,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B751" t="inlineStr">
         <is>
           <t>2582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B752" t="inlineStr">
         <is>
           <t>2593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,45х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,45х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B753" t="inlineStr">
         <is>
-          <t>2568 ₽/кг</t>
+          <t>2564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,45х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,45х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B754" t="inlineStr">
         <is>
-          <t>2564 ₽/кг</t>
+          <t>2568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,45х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B755" t="inlineStr">
         <is>
           <t>2554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,4х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,4х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B756" t="inlineStr">
         <is>
-          <t>2466 ₽/кг</t>
+          <t>2455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,4х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,4х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B757" t="inlineStr">
         <is>
-          <t>2455 ₽/кг</t>
+          <t>2466 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B758" t="inlineStr">
         <is>
           <t>2479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B759" t="inlineStr">
         <is>
           <t>2481 ₽/кг</t>
         </is>
@@ -9561,104 +9561,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B761" t="inlineStr">
         <is>
           <t>2471 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B762" t="inlineStr">
         <is>
           <t>2475 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,4х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,4х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B763" t="inlineStr">
         <is>
-          <t>2464 ₽/кг</t>
+          <t>2460 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,4х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,4х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B764" t="inlineStr">
         <is>
-          <t>2460 ₽/кг</t>
+          <t>2464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B765" t="inlineStr">
         <is>
           <t>2447 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,4х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,4х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B766" t="inlineStr">
         <is>
-          <t>2466 ₽/кг</t>
+          <t>2456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,4х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,4х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B767" t="inlineStr">
         <is>
-          <t>2456 ₽/кг</t>
+          <t>2466 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B768" t="inlineStr">
         <is>
           <t>2480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B769" t="inlineStr">
         <is>
           <t>2482 ₽/кг</t>
         </is>
@@ -9681,104 +9681,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B771" t="inlineStr">
         <is>
           <t>2472 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B772" t="inlineStr">
         <is>
           <t>2477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,4х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,4х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B773" t="inlineStr">
         <is>
-          <t>2464 ₽/кг</t>
+          <t>2462 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,4х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,4х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B774" t="inlineStr">
         <is>
-          <t>2462 ₽/кг</t>
+          <t>2464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,4х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B775" t="inlineStr">
         <is>
           <t>2448 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,53х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,53х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B776" t="inlineStr">
         <is>
-          <t>2761 ₽/кг</t>
+          <t>2748 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,53х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,53х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B777" t="inlineStr">
         <is>
-          <t>2748 ₽/кг</t>
+          <t>2761 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,53х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B778" t="inlineStr">
         <is>
           <t>2769 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,53х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B779" t="inlineStr">
         <is>
           <t>2769 ₽/кг</t>
         </is>
@@ -9801,104 +9801,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,53х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B781" t="inlineStr">
         <is>
           <t>2765 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,53х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B782" t="inlineStr">
         <is>
           <t>2765 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,53х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,53х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B783" t="inlineStr">
         <is>
-          <t>2761 ₽/кг</t>
+          <t>2751 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,53х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,53х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B784" t="inlineStr">
         <is>
-          <t>2751 ₽/кг</t>
+          <t>2761 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,53х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B785" t="inlineStr">
         <is>
           <t>2735 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,55х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,55х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B786" t="inlineStr">
         <is>
-          <t>2790 ₽/кг</t>
+          <t>2779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,55х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,55х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B787" t="inlineStr">
         <is>
-          <t>2779 ₽/кг</t>
+          <t>2790 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,55х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B788" t="inlineStr">
         <is>
           <t>2795 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,55х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B789" t="inlineStr">
         <is>
           <t>2796 ₽/кг</t>
         </is>
@@ -9921,104 +9921,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,55х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B791" t="inlineStr">
         <is>
           <t>2792 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,55х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B792" t="inlineStr">
         <is>
           <t>2793 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,55х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,55х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B793" t="inlineStr">
         <is>
           <t>2783 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,55х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,55х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B794" t="inlineStr">
         <is>
           <t>2783 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,55х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B795" t="inlineStr">
         <is>
           <t>2772 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B796" t="inlineStr">
         <is>
-          <t>2659 ₽/кг</t>
+          <t>2629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B797" t="inlineStr">
         <is>
-          <t>2629 ₽/кг</t>
+          <t>2659 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B798" t="inlineStr">
         <is>
           <t>2702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B799" t="inlineStr">
         <is>
           <t>2715 ₽/кг</t>
         </is>
@@ -10041,104 +10041,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B801" t="inlineStr">
         <is>
           <t>2672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B802" t="inlineStr">
         <is>
           <t>2690 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B803" t="inlineStr">
         <is>
-          <t>2642 ₽/кг</t>
+          <t>2635 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B804" t="inlineStr">
         <is>
-          <t>2635 ₽/кг</t>
+          <t>2642 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B805" t="inlineStr">
         <is>
           <t>2601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B806" t="inlineStr">
         <is>
-          <t>2664 ₽/кг</t>
+          <t>2631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B807" t="inlineStr">
         <is>
-          <t>2631 ₽/кг</t>
+          <t>2664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B808" t="inlineStr">
         <is>
           <t>2703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B809" t="inlineStr">
         <is>
           <t>2719 ₽/кг</t>
         </is>
@@ -10161,344 +10161,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B811" t="inlineStr">
         <is>
           <t>2679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B812" t="inlineStr">
         <is>
           <t>2691 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B813" t="inlineStr">
         <is>
-          <t>2645 ₽/кг</t>
+          <t>2637 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B814" t="inlineStr">
         <is>
-          <t>2637 ₽/кг</t>
+          <t>2645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,5х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B815" t="inlineStr">
         <is>
           <t>2603 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B816" t="inlineStr">
         <is>
-          <t>2670 ₽/кг</t>
+          <t>2634 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B817" t="inlineStr">
         <is>
-          <t>2634 ₽/кг</t>
+          <t>2669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B818" t="inlineStr">
         <is>
-          <t>2707 ₽/кг</t>
+          <t>2706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B819" t="inlineStr">
         <is>
-          <t>2727 ₽/кг</t>
+          <t>2721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B820" t="inlineStr">
         <is>
-          <t>2625 ₽/кг</t>
+          <t>2622 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B821" t="inlineStr">
         <is>
-          <t>2684 ₽/кг</t>
+          <t>2682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B822" t="inlineStr">
         <is>
-          <t>2702 ₽/кг</t>
+          <t>2691 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B823" t="inlineStr">
         <is>
-          <t>2657 ₽/кг</t>
+          <t>2637 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B824" t="inlineStr">
         <is>
-          <t>2640 ₽/кг</t>
+          <t>2655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B825" t="inlineStr">
         <is>
-          <t>2609 ₽/кг</t>
+          <t>2608 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B826" t="inlineStr">
         <is>
-          <t>2669 ₽/кг</t>
+          <t>2634 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B827" t="inlineStr">
         <is>
-          <t>2634 ₽/кг</t>
+          <t>2670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B828" t="inlineStr">
         <is>
-          <t>2706 ₽/кг</t>
+          <t>2707 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B829" t="inlineStr">
         <is>
-          <t>2721 ₽/кг</t>
+          <t>2727 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B830" t="inlineStr">
         <is>
-          <t>2622 ₽/кг</t>
+          <t>2625 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B831" t="inlineStr">
         <is>
-          <t>2682 ₽/кг</t>
+          <t>2684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B832" t="inlineStr">
         <is>
-          <t>2691 ₽/кг</t>
+          <t>2702 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B833" t="inlineStr">
         <is>
-          <t>2655 ₽/кг</t>
+          <t>2640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B834" t="inlineStr">
         <is>
-          <t>2637 ₽/кг</t>
+          <t>2657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,5х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,5х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B835" t="inlineStr">
         <is>
-          <t>2608 ₽/кг</t>
+          <t>2609 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B836" t="inlineStr">
         <is>
-          <t>2882 ₽/кг</t>
+          <t>2844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B837" t="inlineStr">
         <is>
-          <t>2844 ₽/кг</t>
+          <t>2882 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B838" t="inlineStr">
         <is>
           <t>2908 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B839" t="inlineStr">
         <is>
           <t>2922 ₽/кг</t>
         </is>
@@ -10521,104 +10521,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B841" t="inlineStr">
         <is>
           <t>2892 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B842" t="inlineStr">
         <is>
           <t>2902 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B843" t="inlineStr">
         <is>
-          <t>2874 ₽/кг</t>
+          <t>2851 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B844" t="inlineStr">
         <is>
-          <t>2851 ₽/кг</t>
+          <t>2874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="845">
       <c r="A845" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B845" t="inlineStr">
         <is>
           <t>2820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B846" t="inlineStr">
         <is>
-          <t>2884 ₽/кг</t>
+          <t>2844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="847">
       <c r="A847" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B847" t="inlineStr">
         <is>
-          <t>2844 ₽/кг</t>
+          <t>2884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B848" t="inlineStr">
         <is>
           <t>2919 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B849" t="inlineStr">
         <is>
           <t>2924 ₽/кг</t>
         </is>
@@ -10641,104 +10641,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B851" t="inlineStr">
         <is>
           <t>2895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="852">
       <c r="A852" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B852" t="inlineStr">
         <is>
           <t>2902 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="853">
       <c r="A853" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B853" t="inlineStr">
         <is>
-          <t>2878 ₽/кг</t>
+          <t>2854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="854">
       <c r="A854" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B854" t="inlineStr">
         <is>
-          <t>2854 ₽/кг</t>
+          <t>2878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B855" t="inlineStr">
         <is>
           <t>2826 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B856" t="inlineStr">
         <is>
-          <t>2884 ₽/кг</t>
+          <t>2847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B857" t="inlineStr">
         <is>
-          <t>2847 ₽/кг</t>
+          <t>2884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="858">
       <c r="A858" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B858" t="inlineStr">
         <is>
           <t>2920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="859">
       <c r="A859" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B859" t="inlineStr">
         <is>
           <t>2925 ₽/кг</t>
         </is>
@@ -10761,104 +10761,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B861" t="inlineStr">
         <is>
           <t>2900 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="862">
       <c r="A862" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B862" t="inlineStr">
         <is>
           <t>2904 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="863">
       <c r="A863" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B863" t="inlineStr">
         <is>
-          <t>2881 ₽/кг</t>
+          <t>2873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="864">
       <c r="A864" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,65х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,65х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B864" t="inlineStr">
         <is>
-          <t>2873 ₽/кг</t>
+          <t>2881 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="865">
       <c r="A865" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,65х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B865" t="inlineStr">
         <is>
           <t>2826 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="866">
       <c r="A866" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,68х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,68х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B866" t="inlineStr">
         <is>
-          <t>2970 ₽/кг</t>
+          <t>2948 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="867">
       <c r="A867" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,68х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,68х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B867" t="inlineStr">
         <is>
-          <t>2948 ₽/кг</t>
+          <t>2970 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="868">
       <c r="A868" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B868" t="inlineStr">
         <is>
           <t>2985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="869">
       <c r="A869" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B869" t="inlineStr">
         <is>
           <t>2990 ₽/кг</t>
         </is>
@@ -10881,104 +10881,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B871" t="inlineStr">
         <is>
           <t>2971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="872">
       <c r="A872" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B872" t="inlineStr">
         <is>
           <t>2979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="873">
       <c r="A873" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,68х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,68х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B873" t="inlineStr">
         <is>
-          <t>2966 ₽/кг</t>
+          <t>2955 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="874">
       <c r="A874" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,68х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,68х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B874" t="inlineStr">
         <is>
-          <t>2955 ₽/кг</t>
+          <t>2966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="875">
       <c r="A875" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B875" t="inlineStr">
         <is>
           <t>2927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="876">
       <c r="A876" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,68х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,68х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B876" t="inlineStr">
         <is>
-          <t>2971 ₽/кг</t>
+          <t>2949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="877">
       <c r="A877" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,68х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,68х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B877" t="inlineStr">
         <is>
-          <t>2949 ₽/кг</t>
+          <t>2971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="878">
       <c r="A878" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B878" t="inlineStr">
         <is>
           <t>2989 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="879">
       <c r="A879" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B879" t="inlineStr">
         <is>
           <t>2992 ₽/кг</t>
         </is>
@@ -11001,104 +11001,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B881" t="inlineStr">
         <is>
           <t>2978 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="882">
       <c r="A882" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B882" t="inlineStr">
         <is>
           <t>2982 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="883">
       <c r="A883" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,68х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,68х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B883" t="inlineStr">
         <is>
-          <t>2968 ₽/кг</t>
+          <t>2958 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="884">
       <c r="A884" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,68х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,68х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B884" t="inlineStr">
         <is>
-          <t>2958 ₽/кг</t>
+          <t>2968 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="885">
       <c r="A885" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,68х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B885" t="inlineStr">
         <is>
           <t>2929 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="886">
       <c r="A886" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,6х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,6х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B886" t="inlineStr">
         <is>
-          <t>2817 ₽/кг</t>
+          <t>2801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="887">
       <c r="A887" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,6х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,6х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B887" t="inlineStr">
         <is>
-          <t>2801 ₽/кг</t>
+          <t>2817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="888">
       <c r="A888" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,6х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B888" t="inlineStr">
         <is>
           <t>2819 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="889">
       <c r="A889" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,6х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B889" t="inlineStr">
         <is>
           <t>2819 ₽/кг</t>
         </is>
@@ -11121,104 +11121,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,6х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B891" t="inlineStr">
         <is>
           <t>2817 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="892">
       <c r="A892" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,6х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B892" t="inlineStr">
         <is>
           <t>2818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="893">
       <c r="A893" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,6х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,6х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B893" t="inlineStr">
         <is>
-          <t>2809 ₽/кг</t>
+          <t>2804 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="894">
       <c r="A894" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,6х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,6х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B894" t="inlineStr">
         <is>
-          <t>2804 ₽/кг</t>
+          <t>2809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="895">
       <c r="A895" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,6х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B895" t="inlineStr">
         <is>
           <t>2799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="896">
       <c r="A896" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,75х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,75х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B896" t="inlineStr">
         <is>
-          <t>3076 ₽/кг</t>
+          <t>3067 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="897">
       <c r="A897" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,75х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,75х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B897" t="inlineStr">
         <is>
-          <t>3067 ₽/кг</t>
+          <t>3076 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="898">
       <c r="A898" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,75х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B898" t="inlineStr">
         <is>
           <t>3089 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="899">
       <c r="A899" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,75х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B899" t="inlineStr">
         <is>
           <t>3091 ₽/кг</t>
         </is>
@@ -11241,104 +11241,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,75х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B901" t="inlineStr">
         <is>
           <t>3077 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="902">
       <c r="A902" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,75х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B902" t="inlineStr">
         <is>
           <t>3089 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="903">
       <c r="A903" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,75х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,75х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B903" t="inlineStr">
         <is>
-          <t>3072 ₽/кг</t>
+          <t>3070 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="904">
       <c r="A904" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,75х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,75х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B904" t="inlineStr">
         <is>
-          <t>3070 ₽/кг</t>
+          <t>3072 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="905">
       <c r="A905" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,75х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B905" t="inlineStr">
         <is>
           <t>3052 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="906">
       <c r="A906" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B906" t="inlineStr">
         <is>
-          <t>3020 ₽/кг</t>
+          <t>3004 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="907">
       <c r="A907" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B907" t="inlineStr">
         <is>
-          <t>3004 ₽/кг</t>
+          <t>3020 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="908">
       <c r="A908" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B908" t="inlineStr">
         <is>
           <t>3045 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="909">
       <c r="A909" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B909" t="inlineStr">
         <is>
           <t>3048 ₽/кг</t>
         </is>
@@ -11361,104 +11361,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B911" t="inlineStr">
         <is>
           <t>3026 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="912">
       <c r="A912" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B912" t="inlineStr">
         <is>
           <t>3036 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="913">
       <c r="A913" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B913" t="inlineStr">
         <is>
-          <t>3016 ₽/кг</t>
+          <t>3012 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="914">
       <c r="A914" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B914" t="inlineStr">
         <is>
-          <t>3012 ₽/кг</t>
+          <t>3016 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="915">
       <c r="A915" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B915" t="inlineStr">
         <is>
           <t>2992 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="916">
       <c r="A916" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,2 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,2 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B916" t="inlineStr">
         <is>
-          <t>3022 ₽/кг</t>
+          <t>3004 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="917">
       <c r="A917" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,2 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,2 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B917" t="inlineStr">
         <is>
-          <t>3004 ₽/кг</t>
+          <t>3022 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="918">
       <c r="A918" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,2 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B918" t="inlineStr">
         <is>
           <t>3045 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="919">
       <c r="A919" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,2 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B919" t="inlineStr">
         <is>
           <t>3052 ₽/кг</t>
         </is>
@@ -11481,104 +11481,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,2 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B921" t="inlineStr">
         <is>
           <t>3032 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="922">
       <c r="A922" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,2 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B922" t="inlineStr">
         <is>
           <t>3038 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="923">
       <c r="A923" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,2 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B923" t="inlineStr">
         <is>
-          <t>3017 ₽/кг</t>
+          <t>3012 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="924">
       <c r="A924" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,2 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B924" t="inlineStr">
         <is>
-          <t>3012 ₽/кг</t>
+          <t>3017 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="925">
       <c r="A925" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,2 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B925" t="inlineStr">
         <is>
           <t>2994 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="926">
       <c r="A926" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,3 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,3 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B926" t="inlineStr">
         <is>
-          <t>3022 ₽/кг</t>
+          <t>3011 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="927">
       <c r="A927" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,3 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,3 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B927" t="inlineStr">
         <is>
-          <t>3011 ₽/кг</t>
+          <t>3022 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="928">
       <c r="A928" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,3 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B928" t="inlineStr">
         <is>
           <t>3048 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="929">
       <c r="A929" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,3 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B929" t="inlineStr">
         <is>
           <t>3052 ₽/кг</t>
         </is>
@@ -11601,104 +11601,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,3 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B931" t="inlineStr">
         <is>
           <t>3036 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="932">
       <c r="A932" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,3 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B932" t="inlineStr">
         <is>
           <t>3041 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="933">
       <c r="A933" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,3 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,3 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B933" t="inlineStr">
         <is>
-          <t>3018 ₽/кг</t>
+          <t>3015 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="934">
       <c r="A934" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,7х0,3 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,7х0,3 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B934" t="inlineStr">
         <is>
-          <t>3015 ₽/кг</t>
+          <t>3018 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="935">
       <c r="A935" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,7х0,3 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B935" t="inlineStr">
         <is>
           <t>2998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="936">
       <c r="A936" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,84х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,84х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B936" t="inlineStr">
         <is>
-          <t>3217 ₽/кг</t>
+          <t>3212 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="937">
       <c r="A937" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,84х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,84х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B937" t="inlineStr">
         <is>
-          <t>3212 ₽/кг</t>
+          <t>3217 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="938">
       <c r="A938" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,84х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B938" t="inlineStr">
         <is>
           <t>3220 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="939">
       <c r="A939" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,84х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B939" t="inlineStr">
         <is>
           <t>3231 ₽/кг</t>
         </is>
@@ -11721,104 +11721,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,84х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B941" t="inlineStr">
         <is>
           <t>3219 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="942">
       <c r="A942" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,84х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B942" t="inlineStr">
         <is>
           <t>3219 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="943">
       <c r="A943" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,84х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,84х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B943" t="inlineStr">
         <is>
-          <t>3216 ₽/кг</t>
+          <t>3215 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="944">
       <c r="A944" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,84х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,84х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B944" t="inlineStr">
         <is>
-          <t>3215 ₽/кг</t>
+          <t>3216 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="945">
       <c r="A945" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,84х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B945" t="inlineStr">
         <is>
           <t>3211 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="946">
       <c r="A946" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B946" t="inlineStr">
         <is>
-          <t>3141 ₽/кг</t>
+          <t>3110 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="947">
       <c r="A947" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B947" t="inlineStr">
         <is>
-          <t>3110 ₽/кг</t>
+          <t>3141 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="948">
       <c r="A948" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B948" t="inlineStr">
         <is>
           <t>3190 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="949">
       <c r="A949" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B949" t="inlineStr">
         <is>
           <t>3199 ₽/кг</t>
         </is>
@@ -11841,344 +11841,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B951" t="inlineStr">
         <is>
           <t>3164 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="952">
       <c r="A952" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B952" t="inlineStr">
         <is>
           <t>3186 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="953">
       <c r="A953" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B953" t="inlineStr">
         <is>
-          <t>3127 ₽/кг</t>
+          <t>3118 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="954">
       <c r="A954" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B954" t="inlineStr">
         <is>
-          <t>3118 ₽/кг</t>
+          <t>3127 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="955">
       <c r="A955" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B955" t="inlineStr">
         <is>
           <t>3091 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="956">
       <c r="A956" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B956" t="inlineStr">
         <is>
-          <t>3160 ₽/кг</t>
+          <t>3111 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="957">
       <c r="A957" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B957" t="inlineStr">
         <is>
-          <t>3112 ₽/кг</t>
+          <t>3155 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="958">
       <c r="A958" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B958" t="inlineStr">
         <is>
-          <t>3194 ₽/кг</t>
+          <t>3190 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="959">
       <c r="A959" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B959" t="inlineStr">
         <is>
-          <t>3205 ₽/кг</t>
+          <t>3203 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="960">
       <c r="A960" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B960" t="inlineStr">
         <is>
-          <t>3105 ₽/кг</t>
+          <t>3103 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="961">
       <c r="A961" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B961" t="inlineStr">
         <is>
-          <t>3169 ₽/кг</t>
+          <t>3167 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B962" t="inlineStr">
         <is>
           <t>3188 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B963" t="inlineStr">
         <is>
-          <t>3133 ₽/кг</t>
+          <t>3124 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B964" t="inlineStr">
         <is>
-          <t>3124 ₽/кг</t>
+          <t>3127 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B965" t="inlineStr">
         <is>
-          <t>3097 ₽/кг</t>
+          <t>3096 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B966" t="inlineStr">
         <is>
-          <t>3155 ₽/кг</t>
+          <t>3112 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B967" t="inlineStr">
         <is>
-          <t>3111 ₽/кг</t>
+          <t>3160 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B968" t="inlineStr">
         <is>
-          <t>3190 ₽/кг</t>
+          <t>3194 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B969" t="inlineStr">
         <is>
-          <t>3203 ₽/кг</t>
+          <t>3205 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B970" t="inlineStr">
         <is>
-          <t>3103 ₽/кг</t>
+          <t>3105 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B971" t="inlineStr">
         <is>
-          <t>3167 ₽/кг</t>
+          <t>3169 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B972" t="inlineStr">
         <is>
           <t>3188 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B973" t="inlineStr">
         <is>
-          <t>3127 ₽/кг</t>
+          <t>3124 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B974" t="inlineStr">
         <is>
-          <t>3124 ₽/кг</t>
+          <t>3133 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B975" t="inlineStr">
         <is>
-          <t>3096 ₽/кг</t>
+          <t>3097 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,2 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,2 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B976" t="inlineStr">
         <is>
-          <t>3164 ₽/кг</t>
+          <t>3113 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,2 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,2 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B977" t="inlineStr">
         <is>
-          <t>3113 ₽/кг</t>
+          <t>3164 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,2 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B978" t="inlineStr">
         <is>
           <t>3199 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,2 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B979" t="inlineStr">
         <is>
           <t>3210 ₽/кг</t>
         </is>
@@ -12201,104 +12201,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,2 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B981" t="inlineStr">
         <is>
           <t>3181 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,2 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B982" t="inlineStr">
         <is>
           <t>3188 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,2 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B983" t="inlineStr">
         <is>
-          <t>3140 ₽/кг</t>
+          <t>3124 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,8х0,2 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,8х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B984" t="inlineStr">
         <is>
-          <t>3124 ₽/кг</t>
+          <t>3140 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,8х0,2 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B985" t="inlineStr">
         <is>
           <t>3100 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,95х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,95х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B986" t="inlineStr">
         <is>
-          <t>3291 ₽/кг</t>
+          <t>3281 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,95х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,95х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B987" t="inlineStr">
         <is>
-          <t>3281 ₽/кг</t>
+          <t>3291 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B988" t="inlineStr">
         <is>
           <t>3308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B989" t="inlineStr">
         <is>
           <t>3319 ₽/кг</t>
         </is>
@@ -12321,104 +12321,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B991" t="inlineStr">
         <is>
           <t>3300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B992" t="inlineStr">
         <is>
           <t>3302 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,95х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,95х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B993" t="inlineStr">
         <is>
-          <t>3290 ₽/кг</t>
+          <t>3289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,95х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,95х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B994" t="inlineStr">
         <is>
-          <t>3289 ₽/кг</t>
+          <t>3290 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B995" t="inlineStr">
         <is>
           <t>3265 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,95х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,95х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B996" t="inlineStr">
         <is>
-          <t>3298 ₽/кг</t>
+          <t>3288 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,95х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,95х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B997" t="inlineStr">
         <is>
-          <t>3288 ₽/кг</t>
+          <t>3298 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B998" t="inlineStr">
         <is>
           <t>3310 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B999" t="inlineStr">
         <is>
           <t>3321 ₽/кг</t>
         </is>
@@ -12441,104 +12441,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1001" t="inlineStr">
         <is>
           <t>3301 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1002" t="inlineStr">
         <is>
           <t>3305 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,95х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,95х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1003" t="inlineStr">
         <is>
-          <t>3291 ₽/кг</t>
+          <t>3289 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,95х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,95х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1004" t="inlineStr">
         <is>
-          <t>3289 ₽/кг</t>
+          <t>3291 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,95х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1005" t="inlineStr">
         <is>
           <t>3266 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,9х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,9х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1006" t="inlineStr">
         <is>
-          <t>3250 ₽/кг</t>
+          <t>3234 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,9х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,9х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1007" t="inlineStr">
         <is>
-          <t>3234 ₽/кг</t>
+          <t>3250 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,9х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1008" t="inlineStr">
         <is>
           <t>3265 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,9х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1009" t="inlineStr">
         <is>
           <t>3265 ₽/кг</t>
         </is>
@@ -12561,104 +12561,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1,9х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1011" t="inlineStr">
         <is>
           <t>3253 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,9х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1012" t="inlineStr">
         <is>
           <t>3262 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,9х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,9х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1013" t="inlineStr">
         <is>
-          <t>3245 ₽/кг</t>
+          <t>3239 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1,9х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1,9х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1014" t="inlineStr">
         <is>
-          <t>3239 ₽/кг</t>
+          <t>3245 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1,9х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1015" t="inlineStr">
         <is>
           <t>3231 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1016" t="inlineStr">
         <is>
-          <t>1736 ₽/кг</t>
+          <t>1688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1017" t="inlineStr">
         <is>
-          <t>1688 ₽/кг</t>
+          <t>1736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1018" t="inlineStr">
         <is>
           <t>1761 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1019" t="inlineStr">
         <is>
           <t>1776 ₽/кг</t>
         </is>
@@ -12681,104 +12681,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 1х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1021" t="inlineStr">
         <is>
           <t>1739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1022" t="inlineStr">
         <is>
           <t>1757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1023" t="inlineStr">
         <is>
-          <t>1719 ₽/кг</t>
+          <t>1709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1024" t="inlineStr">
         <is>
-          <t>1709 ₽/кг</t>
+          <t>1719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1025" t="inlineStr">
         <is>
           <t>1668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1026" t="inlineStr">
         <is>
-          <t>1737 ₽/кг</t>
+          <t>1692 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1027" t="inlineStr">
         <is>
-          <t>1692 ₽/кг</t>
+          <t>1737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1028" t="inlineStr">
         <is>
           <t>1767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1029" t="inlineStr">
         <is>
           <t>1776 ₽/кг</t>
         </is>
@@ -12801,344 +12801,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 1х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1031" t="inlineStr">
         <is>
           <t>1746 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1032" t="inlineStr">
         <is>
           <t>1757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1033" t="inlineStr">
         <is>
-          <t>1726 ₽/кг</t>
+          <t>1711 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1034" t="inlineStr">
         <is>
-          <t>1711 ₽/кг</t>
+          <t>1726 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 1х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1035" t="inlineStr">
         <is>
           <t>1673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1036" t="inlineStr">
         <is>
-          <t>1739 ₽/кг</t>
+          <t>1698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1037" t="inlineStr">
         <is>
-          <t>1705 ₽/кг</t>
+          <t>1738 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1038" t="inlineStr">
         <is>
-          <t>1773 ₽/кг</t>
+          <t>1768 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1039" t="inlineStr">
         <is>
           <t>1779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1040" t="inlineStr">
         <is>
-          <t>1687 ₽/кг</t>
+          <t>1686 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1041" t="inlineStr">
         <is>
-          <t>1753 ₽/кг</t>
+          <t>1752 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1042" t="inlineStr">
         <is>
-          <t>1761 ₽/кг</t>
+          <t>1758 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1043" t="inlineStr">
         <is>
-          <t>1730 ₽/кг</t>
+          <t>1714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1044" t="inlineStr">
         <is>
-          <t>1718 ₽/кг</t>
+          <t>1728 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1045" t="inlineStr">
         <is>
-          <t>1679 ₽/кг</t>
+          <t>1675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1046" t="inlineStr">
         <is>
-          <t>1738 ₽/кг</t>
+          <t>1705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1047" t="inlineStr">
         <is>
-          <t>1698 ₽/кг</t>
+          <t>1739 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1048" t="inlineStr">
         <is>
-          <t>1768 ₽/кг</t>
+          <t>1773 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1049" t="inlineStr">
         <is>
           <t>1779 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1050" t="inlineStr">
         <is>
-          <t>1686 ₽/кг</t>
+          <t>1687 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1051" t="inlineStr">
         <is>
-          <t>1752 ₽/кг</t>
+          <t>1753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1052" t="inlineStr">
         <is>
-          <t>1758 ₽/кг</t>
+          <t>1761 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1053" t="inlineStr">
         <is>
-          <t>1728 ₽/кг</t>
+          <t>1718 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1054" t="inlineStr">
         <is>
-          <t>1714 ₽/кг</t>
+          <t>1730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 1х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 1х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1055" t="inlineStr">
         <is>
-          <t>1675 ₽/кг</t>
+          <t>1679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,05х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,05х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1056" t="inlineStr">
         <is>
-          <t>3405 ₽/кг</t>
+          <t>3378 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,05х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,05х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1057" t="inlineStr">
         <is>
-          <t>3378 ₽/кг</t>
+          <t>3405 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1058" t="inlineStr">
         <is>
           <t>3421 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1059" t="inlineStr">
         <is>
           <t>3430 ₽/кг</t>
         </is>
@@ -13161,104 +13161,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1061" t="inlineStr">
         <is>
           <t>3409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1062" t="inlineStr">
         <is>
           <t>3413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,05х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,05х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1063" t="inlineStr">
         <is>
-          <t>3394 ₽/кг</t>
+          <t>3384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,05х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,05х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1064" t="inlineStr">
         <is>
-          <t>3384 ₽/кг</t>
+          <t>3394 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1065" t="inlineStr">
         <is>
           <t>3369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,05х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,05х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1066" t="inlineStr">
         <is>
-          <t>3406 ₽/кг</t>
+          <t>3383 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,05х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,05х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1067" t="inlineStr">
         <is>
-          <t>3383 ₽/кг</t>
+          <t>3406 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1068" t="inlineStr">
         <is>
           <t>3425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1069" t="inlineStr">
         <is>
           <t>3431 ₽/кг</t>
         </is>
@@ -13281,104 +13281,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1071" t="inlineStr">
         <is>
           <t>3410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1072" t="inlineStr">
         <is>
           <t>3417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,05х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,05х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1073" t="inlineStr">
         <is>
-          <t>3402 ₽/кг</t>
+          <t>3389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,05х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,05х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1074" t="inlineStr">
         <is>
-          <t>3389 ₽/кг</t>
+          <t>3402 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,05х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1075" t="inlineStr">
         <is>
           <t>3372 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,35х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,35х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1076" t="inlineStr">
         <is>
-          <t>3474 ₽/кг</t>
+          <t>3459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,35х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,35х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1077" t="inlineStr">
         <is>
-          <t>3459 ₽/кг</t>
+          <t>3474 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,35х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1078" t="inlineStr">
         <is>
           <t>3484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,35х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1079" t="inlineStr">
         <is>
           <t>3484 ₽/кг</t>
         </is>
@@ -13401,104 +13401,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,35х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1081" t="inlineStr">
         <is>
           <t>3478 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,35х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1082" t="inlineStr">
         <is>
           <t>3480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,35х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,35х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1083" t="inlineStr">
         <is>
-          <t>3472 ₽/кг</t>
+          <t>3461 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,35х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,35х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1084" t="inlineStr">
         <is>
-          <t>3461 ₽/кг</t>
+          <t>3472 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,35х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1085" t="inlineStr">
         <is>
           <t>3455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,3х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,3х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1086" t="inlineStr">
         <is>
-          <t>3443 ₽/кг</t>
+          <t>3437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,3х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,3х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1087" t="inlineStr">
         <is>
-          <t>3437 ₽/кг</t>
+          <t>3443 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,3х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1088" t="inlineStr">
         <is>
           <t>3454 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,3х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1089" t="inlineStr">
         <is>
           <t>3454 ₽/кг</t>
         </is>
@@ -13521,104 +13521,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,3х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1091" t="inlineStr">
         <is>
           <t>3447 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,3х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1092" t="inlineStr">
         <is>
           <t>3452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,3х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,3х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1093" t="inlineStr">
         <is>
-          <t>3441 ₽/кг</t>
+          <t>3440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,3х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,3х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1094" t="inlineStr">
         <is>
-          <t>3440 ₽/кг</t>
+          <t>3441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,3х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1095" t="inlineStr">
         <is>
           <t>3433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,47х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,47х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1096" t="inlineStr">
         <is>
-          <t>3554 ₽/кг</t>
+          <t>3543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,47х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,47х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1097" t="inlineStr">
         <is>
-          <t>3543 ₽/кг</t>
+          <t>3554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,47х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1098" t="inlineStr">
         <is>
           <t>3560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,47х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1099" t="inlineStr">
         <is>
           <t>3561 ₽/кг</t>
         </is>
@@ -13641,104 +13641,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,47х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1101" t="inlineStr">
         <is>
           <t>3556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,47х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1102" t="inlineStr">
         <is>
           <t>3557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,47х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,47х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1103" t="inlineStr">
         <is>
-          <t>3554 ₽/кг</t>
+          <t>3549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,47х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,47х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1104" t="inlineStr">
         <is>
-          <t>3549 ₽/кг</t>
+          <t>3554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,47х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1105" t="inlineStr">
         <is>
           <t>3534 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,4х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,4х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1106" t="inlineStr">
         <is>
-          <t>3517 ₽/кг</t>
+          <t>3499 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,4х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,4х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1107" t="inlineStr">
         <is>
-          <t>3499 ₽/кг</t>
+          <t>3517 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,4х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1108" t="inlineStr">
         <is>
           <t>3531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,4х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1109" t="inlineStr">
         <is>
           <t>3533 ₽/кг</t>
         </is>
@@ -13761,104 +13761,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,4х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1111" t="inlineStr">
         <is>
           <t>3519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,4х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1112" t="inlineStr">
         <is>
           <t>3528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,4х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,4х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1113" t="inlineStr">
         <is>
-          <t>3510 ₽/кг</t>
+          <t>3509 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,4х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,4х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1114" t="inlineStr">
         <is>
-          <t>3509 ₽/кг</t>
+          <t>3510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,4х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1115" t="inlineStr">
         <is>
           <t>3486 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,54х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,54х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1116" t="inlineStr">
         <is>
-          <t>3657 ₽/кг</t>
+          <t>3653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,54х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,54х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1117" t="inlineStr">
         <is>
-          <t>3653 ₽/кг</t>
+          <t>3657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,54х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1118" t="inlineStr">
         <is>
           <t>3662 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,54х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1119" t="inlineStr">
         <is>
           <t>3663 ₽/кг</t>
         </is>
@@ -13881,104 +13881,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,54х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1121" t="inlineStr">
         <is>
           <t>3658 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,54х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1122" t="inlineStr">
         <is>
           <t>3661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1123">
       <c r="A1123" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,54х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,54х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1123" t="inlineStr">
         <is>
           <t>3654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,54х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,54х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1124" t="inlineStr">
         <is>
           <t>3654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,54х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1125" t="inlineStr">
         <is>
           <t>3648 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1126">
       <c r="A1126" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1126" t="inlineStr">
         <is>
-          <t>3598 ₽/кг</t>
+          <t>3582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1127">
       <c r="A1127" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1127" t="inlineStr">
         <is>
-          <t>3582 ₽/кг</t>
+          <t>3598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1128">
       <c r="A1128" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1128" t="inlineStr">
         <is>
           <t>3636 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1129">
       <c r="A1129" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1129" t="inlineStr">
         <is>
           <t>3639 ₽/кг</t>
         </is>
@@ -14001,104 +14001,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1131" t="inlineStr">
         <is>
           <t>3601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1132">
       <c r="A1132" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1132" t="inlineStr">
         <is>
           <t>3617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1133">
       <c r="A1133" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1133" t="inlineStr">
         <is>
-          <t>3590 ₽/кг</t>
+          <t>3585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1134">
       <c r="A1134" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1134" t="inlineStr">
         <is>
-          <t>3585 ₽/кг</t>
+          <t>3590 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1135">
       <c r="A1135" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1135" t="inlineStr">
         <is>
           <t>3562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1136">
       <c r="A1136" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1136" t="inlineStr">
         <is>
-          <t>3599 ₽/кг</t>
+          <t>3583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1137">
       <c r="A1137" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1137" t="inlineStr">
         <is>
-          <t>3583 ₽/кг</t>
+          <t>3599 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1138">
       <c r="A1138" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1138" t="inlineStr">
         <is>
           <t>3637 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1139">
       <c r="A1139" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1139" t="inlineStr">
         <is>
           <t>3647 ₽/кг</t>
         </is>
@@ -14121,104 +14121,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1141" t="inlineStr">
         <is>
           <t>3605 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1142">
       <c r="A1142" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1142" t="inlineStr">
         <is>
           <t>3617 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1143">
       <c r="A1143" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1143" t="inlineStr">
         <is>
-          <t>3590 ₽/кг</t>
+          <t>3587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1144">
       <c r="A1144" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1144" t="inlineStr">
         <is>
-          <t>3587 ₽/кг</t>
+          <t>3590 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1145">
       <c r="A1145" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1145" t="inlineStr">
         <is>
           <t>3567 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1146">
       <c r="A1146" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1146" t="inlineStr">
         <is>
-          <t>3600 ₽/кг</t>
+          <t>3584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1147">
       <c r="A1147" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1147" t="inlineStr">
         <is>
-          <t>3584 ₽/кг</t>
+          <t>3600 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1148">
       <c r="A1148" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1148" t="inlineStr">
         <is>
           <t>3637 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1149">
       <c r="A1149" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1149" t="inlineStr">
         <is>
           <t>3648 ₽/кг</t>
         </is>
@@ -14241,104 +14241,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1151" t="inlineStr">
         <is>
           <t>3616 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1152">
       <c r="A1152" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1152" t="inlineStr">
         <is>
           <t>3629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1153">
       <c r="A1153" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1153" t="inlineStr">
         <is>
-          <t>3590 ₽/кг</t>
+          <t>3589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1154">
       <c r="A1154" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,5х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,5х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1154" t="inlineStr">
         <is>
-          <t>3589 ₽/кг</t>
+          <t>3590 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1155">
       <c r="A1155" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,5х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1155" t="inlineStr">
         <is>
           <t>3569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1156">
       <c r="A1156" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,62х0,12 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,62х0,12 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1156" t="inlineStr">
         <is>
-          <t>3743 ₽/кг</t>
+          <t>3724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1157">
       <c r="A1157" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,62х0,12 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,62х0,12 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1157" t="inlineStr">
         <is>
-          <t>3724 ₽/кг</t>
+          <t>3743 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1158">
       <c r="A1158" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1158" t="inlineStr">
         <is>
           <t>3757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1159">
       <c r="A1159" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1159" t="inlineStr">
         <is>
           <t>3764 ₽/кг</t>
         </is>
@@ -14361,104 +14361,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1161" t="inlineStr">
         <is>
           <t>3749 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1162">
       <c r="A1162" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1162" t="inlineStr">
         <is>
           <t>3753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1163">
       <c r="A1163" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,62х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,62х0,12 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1163" t="inlineStr">
         <is>
-          <t>3735 ₽/кг</t>
+          <t>3730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1164">
       <c r="A1164" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,62х0,12 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,62х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1164" t="inlineStr">
         <is>
-          <t>3730 ₽/кг</t>
+          <t>3735 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1165">
       <c r="A1165" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,12 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1165" t="inlineStr">
         <is>
           <t>3710 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1166">
       <c r="A1166" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,62х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,62х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1166" t="inlineStr">
         <is>
-          <t>3747 ₽/кг</t>
+          <t>3730 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1167">
       <c r="A1167" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,62х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,62х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1167" t="inlineStr">
         <is>
-          <t>3730 ₽/кг</t>
+          <t>3747 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1168">
       <c r="A1168" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1168" t="inlineStr">
         <is>
           <t>3760 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1169">
       <c r="A1169" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1169" t="inlineStr">
         <is>
           <t>3764 ₽/кг</t>
         </is>
@@ -14481,104 +14481,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1171" t="inlineStr">
         <is>
           <t>3753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1172">
       <c r="A1172" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1172" t="inlineStr">
         <is>
           <t>3754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1173">
       <c r="A1173" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,62х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,62х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1173" t="inlineStr">
         <is>
-          <t>3737 ₽/кг</t>
+          <t>3734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1174">
       <c r="A1174" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,62х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,62х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1174" t="inlineStr">
         <is>
-          <t>3734 ₽/кг</t>
+          <t>3737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1175">
       <c r="A1175" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,62х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1175" t="inlineStr">
         <is>
           <t>3719 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1176">
       <c r="A1176" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,67х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,67х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1176" t="inlineStr">
         <is>
-          <t>3793 ₽/кг</t>
+          <t>3769 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1177">
       <c r="A1177" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,67х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,67х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1177" t="inlineStr">
         <is>
-          <t>3769 ₽/кг</t>
+          <t>3793 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1178">
       <c r="A1178" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1178" t="inlineStr">
         <is>
           <t>3804 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1179">
       <c r="A1179" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1179" t="inlineStr">
         <is>
           <t>3810 ₽/кг</t>
         </is>
@@ -14601,104 +14601,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1181" t="inlineStr">
         <is>
           <t>3799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1182">
       <c r="A1182" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1182" t="inlineStr">
         <is>
           <t>3800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1183">
       <c r="A1183" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,67х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,67х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1183" t="inlineStr">
         <is>
-          <t>3787 ₽/кг</t>
+          <t>3781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1184">
       <c r="A1184" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,67х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,67х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1184" t="inlineStr">
         <is>
-          <t>3781 ₽/кг</t>
+          <t>3787 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1185">
       <c r="A1185" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1185" t="inlineStr">
         <is>
           <t>3767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1186">
       <c r="A1186" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,67х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,67х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1186" t="inlineStr">
         <is>
-          <t>3798 ₽/кг</t>
+          <t>3776 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1187">
       <c r="A1187" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,67х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,67х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1187" t="inlineStr">
         <is>
-          <t>3776 ₽/кг</t>
+          <t>3798 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1188">
       <c r="A1188" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1188" t="inlineStr">
         <is>
           <t>3805 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1189">
       <c r="A1189" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1189" t="inlineStr">
         <is>
           <t>3812 ₽/кг</t>
         </is>
@@ -14721,344 +14721,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1191" t="inlineStr">
         <is>
           <t>3799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1192">
       <c r="A1192" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1192" t="inlineStr">
         <is>
           <t>3800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1193">
       <c r="A1193" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,67х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,67х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1193" t="inlineStr">
         <is>
-          <t>3789 ₽/кг</t>
+          <t>3784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1194">
       <c r="A1194" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,67х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,67х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1194" t="inlineStr">
         <is>
-          <t>3784 ₽/кг</t>
+          <t>3789 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1195">
       <c r="A1195" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,67х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1195" t="inlineStr">
         <is>
           <t>3767 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1196">
       <c r="A1196" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1196" t="inlineStr">
         <is>
-          <t>3684 ₽/кг</t>
+          <t>3671 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1197">
       <c r="A1197" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1197" t="inlineStr">
         <is>
-          <t>3672 ₽/кг</t>
+          <t>3683 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1198">
       <c r="A1198" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1198" t="inlineStr">
         <is>
-          <t>3689 ₽/кг</t>
+          <t>3688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1199">
       <c r="A1199" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1199" t="inlineStr">
         <is>
-          <t>3709 ₽/кг</t>
+          <t>3689 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1200">
       <c r="A1200" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1200" t="inlineStr">
         <is>
-          <t>3669 ₽/кг</t>
+          <t>3666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1201">
       <c r="A1201" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1201" t="inlineStr">
         <is>
-          <t>3688 ₽/кг</t>
+          <t>3685 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1202">
       <c r="A1202" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1202" t="inlineStr">
         <is>
           <t>3688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1203">
       <c r="A1203" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1203" t="inlineStr">
         <is>
-          <t>3682 ₽/кг</t>
+          <t>3674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1204">
       <c r="A1204" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1204" t="inlineStr">
         <is>
-          <t>3674 ₽/кг</t>
+          <t>3676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1205">
       <c r="A1205" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1205" t="inlineStr">
         <is>
-          <t>3665 ₽/кг</t>
+          <t>3663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1206">
       <c r="A1206" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1206" t="inlineStr">
         <is>
-          <t>3683 ₽/кг</t>
+          <t>3672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1207">
       <c r="A1207" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1207" t="inlineStr">
         <is>
-          <t>3671 ₽/кг</t>
+          <t>3684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1208">
       <c r="A1208" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1208" t="inlineStr">
         <is>
-          <t>3688 ₽/кг</t>
+          <t>3689 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1209">
       <c r="A1209" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1209" t="inlineStr">
         <is>
-          <t>3689 ₽/кг</t>
+          <t>3709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1210">
       <c r="A1210" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1210" t="inlineStr">
         <is>
-          <t>3666 ₽/кг</t>
+          <t>3669 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1211">
       <c r="A1211" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1211" t="inlineStr">
         <is>
-          <t>3685 ₽/кг</t>
+          <t>3688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1212">
       <c r="A1212" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1212" t="inlineStr">
         <is>
           <t>3688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1213">
       <c r="A1213" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1213" t="inlineStr">
         <is>
-          <t>3676 ₽/кг</t>
+          <t>3674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1214">
       <c r="A1214" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1214" t="inlineStr">
         <is>
-          <t>3674 ₽/кг</t>
+          <t>3682 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1215">
       <c r="A1215" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,6х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,6х0,12 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1215" t="inlineStr">
         <is>
-          <t>3663 ₽/кг</t>
+          <t>3665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1216">
       <c r="A1216" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,78х0,12 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,78х0,12 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1216" t="inlineStr">
         <is>
-          <t>3927 ₽/кг</t>
+          <t>3919 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1217">
       <c r="A1217" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,78х0,12 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,78х0,12 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1217" t="inlineStr">
         <is>
-          <t>3919 ₽/кг</t>
+          <t>3927 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1218">
       <c r="A1218" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,78х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1218" t="inlineStr">
         <is>
           <t>3934 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1219">
       <c r="A1219" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,78х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1219" t="inlineStr">
         <is>
           <t>3942 ₽/кг</t>
         </is>
@@ -15081,104 +15081,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,78х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1221" t="inlineStr">
         <is>
           <t>3930 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1222">
       <c r="A1222" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,78х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1222" t="inlineStr">
         <is>
           <t>3931 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1223">
       <c r="A1223" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,78х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,78х0,12 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1223" t="inlineStr">
         <is>
-          <t>3924 ₽/кг</t>
+          <t>3920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1224">
       <c r="A1224" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,78х0,12 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,78х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1224" t="inlineStr">
         <is>
-          <t>3920 ₽/кг</t>
+          <t>3924 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1225">
       <c r="A1225" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,78х0,12 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1225" t="inlineStr">
         <is>
           <t>3913 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1226">
       <c r="A1226" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1226" t="inlineStr">
         <is>
-          <t>3874 ₽/кг</t>
+          <t>3831 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1227">
       <c r="A1227" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1227" t="inlineStr">
         <is>
-          <t>3831 ₽/кг</t>
+          <t>3874 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1228">
       <c r="A1228" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,7х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1228" t="inlineStr">
         <is>
           <t>3900 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1229">
       <c r="A1229" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,7х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1229" t="inlineStr">
         <is>
           <t>3909 ₽/кг</t>
         </is>
@@ -15201,344 +15201,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,7х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1231" t="inlineStr">
         <is>
           <t>3885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1232">
       <c r="A1232" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,7х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1232" t="inlineStr">
         <is>
           <t>3896 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1233">
       <c r="A1233" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1233" t="inlineStr">
         <is>
-          <t>3854 ₽/кг</t>
+          <t>3848 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1234">
       <c r="A1234" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1234" t="inlineStr">
         <is>
-          <t>3848 ₽/кг</t>
+          <t>3854 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1235">
       <c r="A1235" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,7х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1235" t="inlineStr">
         <is>
           <t>3813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1236">
       <c r="A1236" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1236" t="inlineStr">
         <is>
-          <t>3878 ₽/кг</t>
+          <t>3836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1237">
       <c r="A1237" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1237" t="inlineStr">
         <is>
-          <t>3837 ₽/кг</t>
+          <t>3877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1238">
       <c r="A1238" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1238" t="inlineStr">
         <is>
-          <t>3909 ₽/кг</t>
+          <t>3902 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1239">
       <c r="A1239" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1239" t="inlineStr">
         <is>
-          <t>3912 ₽/кг</t>
+          <t>3910 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1240">
       <c r="A1240" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1240" t="inlineStr">
         <is>
-          <t>3826 ₽/кг</t>
+          <t>3825 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1241">
       <c r="A1241" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1241" t="inlineStr">
         <is>
-          <t>3891 ₽/кг</t>
+          <t>3887 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1242">
       <c r="A1242" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1242" t="inlineStr">
         <is>
-          <t>3898 ₽/кг</t>
+          <t>3897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1243">
       <c r="A1243" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1243" t="inlineStr">
         <is>
-          <t>3868 ₽/кг</t>
+          <t>3848 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1244">
       <c r="A1244" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1244" t="inlineStr">
         <is>
-          <t>3852 ₽/кг</t>
+          <t>3863 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1245">
       <c r="A1245" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1245" t="inlineStr">
         <is>
-          <t>3821 ₽/кг</t>
+          <t>3818 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1246">
       <c r="A1246" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1246" t="inlineStr">
         <is>
-          <t>3877 ₽/кг</t>
+          <t>3837 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1247">
       <c r="A1247" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1247" t="inlineStr">
         <is>
-          <t>3836 ₽/кг</t>
+          <t>3878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1248">
       <c r="A1248" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1248" t="inlineStr">
         <is>
-          <t>3902 ₽/кг</t>
+          <t>3909 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1249">
       <c r="A1249" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1249" t="inlineStr">
         <is>
-          <t>3910 ₽/кг</t>
+          <t>3912 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1250">
       <c r="A1250" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1250" t="inlineStr">
         <is>
-          <t>3825 ₽/кг</t>
+          <t>3826 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1251">
       <c r="A1251" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1251" t="inlineStr">
         <is>
-          <t>3887 ₽/кг</t>
+          <t>3891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1252">
       <c r="A1252" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1252" t="inlineStr">
         <is>
-          <t>3897 ₽/кг</t>
+          <t>3898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1253">
       <c r="A1253" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1253" t="inlineStr">
         <is>
-          <t>3863 ₽/кг</t>
+          <t>3852 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1254">
       <c r="A1254" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1254" t="inlineStr">
         <is>
-          <t>3848 ₽/кг</t>
+          <t>3868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1255">
       <c r="A1255" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,7х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,7х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1255" t="inlineStr">
         <is>
-          <t>3818 ₽/кг</t>
+          <t>3821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1256">
       <c r="A1256" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,85х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,85х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1256" t="inlineStr">
         <is>
-          <t>3956 ₽/кг</t>
+          <t>3952 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1257">
       <c r="A1257" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,85х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,85х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1257" t="inlineStr">
         <is>
-          <t>3952 ₽/кг</t>
+          <t>3956 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1258">
       <c r="A1258" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,85х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1258" t="inlineStr">
         <is>
           <t>3964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1259">
       <c r="A1259" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,85х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1259" t="inlineStr">
         <is>
           <t>3965 ₽/кг</t>
         </is>
@@ -15561,104 +15561,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,85х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1261" t="inlineStr">
         <is>
           <t>3963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1262">
       <c r="A1262" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,85х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1262" t="inlineStr">
         <is>
           <t>3963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1263">
       <c r="A1263" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,85х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,85х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1263" t="inlineStr">
         <is>
-          <t>3955 ₽/кг</t>
+          <t>3952 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1264">
       <c r="A1264" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,85х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,85х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1264" t="inlineStr">
         <is>
-          <t>3952 ₽/кг</t>
+          <t>3955 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1265">
       <c r="A1265" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,85х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1265" t="inlineStr">
         <is>
           <t>3942 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1266">
       <c r="A1266" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1266" t="inlineStr">
         <is>
-          <t>4126 ₽/кг</t>
+          <t>4105 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1267">
       <c r="A1267" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1267" t="inlineStr">
         <is>
-          <t>4105 ₽/кг</t>
+          <t>4126 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1268">
       <c r="A1268" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1268" t="inlineStr">
         <is>
           <t>4157 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1269">
       <c r="A1269" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1269" t="inlineStr">
         <is>
           <t>4173 ₽/кг</t>
         </is>
@@ -15681,104 +15681,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1271" t="inlineStr">
         <is>
           <t>4134 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1272">
       <c r="A1272" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1272" t="inlineStr">
         <is>
           <t>4144 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1273">
       <c r="A1273" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1273" t="inlineStr">
         <is>
-          <t>4121 ₽/кг</t>
+          <t>4112 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1274">
       <c r="A1274" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1274" t="inlineStr">
         <is>
-          <t>4112 ₽/кг</t>
+          <t>4121 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1275">
       <c r="A1275" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1275" t="inlineStr">
         <is>
           <t>4073 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1276">
       <c r="A1276" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1276" t="inlineStr">
         <is>
-          <t>4127 ₽/кг</t>
+          <t>4108 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1277">
       <c r="A1277" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1277" t="inlineStr">
         <is>
-          <t>4108 ₽/кг</t>
+          <t>4127 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1278">
       <c r="A1278" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1278" t="inlineStr">
         <is>
           <t>4168 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1279">
       <c r="A1279" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1279" t="inlineStr">
         <is>
           <t>4173 ₽/кг</t>
         </is>
@@ -15801,104 +15801,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1281" t="inlineStr">
         <is>
           <t>4136 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1282">
       <c r="A1282" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1282" t="inlineStr">
         <is>
           <t>4149 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1283">
       <c r="A1283" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1283" t="inlineStr">
         <is>
-          <t>4123 ₽/кг</t>
+          <t>4115 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1284">
       <c r="A1284" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1284" t="inlineStr">
         <is>
-          <t>4115 ₽/кг</t>
+          <t>4123 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1285">
       <c r="A1285" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1285" t="inlineStr">
         <is>
           <t>4078 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1286">
       <c r="A1286" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1286" t="inlineStr">
         <is>
-          <t>4127 ₽/кг</t>
+          <t>4111 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1287">
       <c r="A1287" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1287" t="inlineStr">
         <is>
-          <t>4111 ₽/кг</t>
+          <t>4127 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1288">
       <c r="A1288" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1288" t="inlineStr">
         <is>
           <t>4170 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1289">
       <c r="A1289" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1289" t="inlineStr">
         <is>
           <t>4192 ₽/кг</t>
         </is>
@@ -15921,104 +15921,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1291" t="inlineStr">
         <is>
           <t>4140 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1292">
       <c r="A1292" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1292" t="inlineStr">
         <is>
           <t>4152 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1293">
       <c r="A1293" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1293" t="inlineStr">
         <is>
-          <t>4125 ₽/кг</t>
+          <t>4118 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1294">
       <c r="A1294" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,97х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,97х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1294" t="inlineStr">
         <is>
-          <t>4118 ₽/кг</t>
+          <t>4125 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,97х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1295" t="inlineStr">
         <is>
           <t>4086 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1296" t="inlineStr">
         <is>
-          <t>4029 ₽/кг</t>
+          <t>3994 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1297" t="inlineStr">
         <is>
-          <t>3994 ₽/кг</t>
+          <t>4029 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1298" t="inlineStr">
         <is>
           <t>4054 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1299">
       <c r="A1299" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1299" t="inlineStr">
         <is>
           <t>4065 ₽/кг</t>
         </is>
@@ -16041,104 +16041,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1301" t="inlineStr">
         <is>
           <t>4035 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1302">
       <c r="A1302" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1302" t="inlineStr">
         <is>
           <t>4044 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1303">
       <c r="A1303" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1303" t="inlineStr">
         <is>
-          <t>4015 ₽/кг</t>
+          <t>4010 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1304">
       <c r="A1304" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1304" t="inlineStr">
         <is>
-          <t>4010 ₽/кг</t>
+          <t>4015 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1305">
       <c r="A1305" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1305" t="inlineStr">
         <is>
           <t>3970 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1306">
       <c r="A1306" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1306" t="inlineStr">
         <is>
-          <t>4033 ₽/кг</t>
+          <t>3999 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1307">
       <c r="A1307" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1307" t="inlineStr">
         <is>
-          <t>3999 ₽/кг</t>
+          <t>4033 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1308">
       <c r="A1308" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1308" t="inlineStr">
         <is>
           <t>4054 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1309">
       <c r="A1309" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1309" t="inlineStr">
         <is>
           <t>4068 ₽/кг</t>
         </is>
@@ -16161,104 +16161,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1311" t="inlineStr">
         <is>
           <t>4036 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1312">
       <c r="A1312" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1312" t="inlineStr">
         <is>
           <t>4049 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1313">
       <c r="A1313" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1313" t="inlineStr">
         <is>
-          <t>4016 ₽/кг</t>
+          <t>4010 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1314">
       <c r="A1314" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1314" t="inlineStr">
         <is>
-          <t>4010 ₽/кг</t>
+          <t>4016 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1315">
       <c r="A1315" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1315" t="inlineStr">
         <is>
           <t>3971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1316">
       <c r="A1316" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1316" t="inlineStr">
         <is>
-          <t>4034 ₽/кг</t>
+          <t>4007 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1317">
       <c r="A1317" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1317" t="inlineStr">
         <is>
-          <t>4007 ₽/кг</t>
+          <t>4034 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1318">
       <c r="A1318" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1318" t="inlineStr">
         <is>
           <t>4059 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1319">
       <c r="A1319" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1319" t="inlineStr">
         <is>
           <t>4073 ₽/кг</t>
         </is>
@@ -16281,344 +16281,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1321" t="inlineStr">
         <is>
           <t>4040 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1322">
       <c r="A1322" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1322" t="inlineStr">
         <is>
           <t>4051 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1323">
       <c r="A1323" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1323" t="inlineStr">
         <is>
-          <t>4020 ₽/кг</t>
+          <t>4015 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1324">
       <c r="A1324" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2,9х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2,9х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1324" t="inlineStr">
         <is>
-          <t>4015 ₽/кг</t>
+          <t>4020 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1325">
       <c r="A1325" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 2,9х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1325" t="inlineStr">
         <is>
           <t>3971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1326">
       <c r="A1326" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1326" t="inlineStr">
         <is>
-          <t>3350 ₽/кг</t>
+          <t>3334 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1327">
       <c r="A1327" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1327" t="inlineStr">
         <is>
-          <t>3337 ₽/кг</t>
+          <t>3348 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1328">
       <c r="A1328" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1328" t="inlineStr">
         <is>
-          <t>3364 ₽/кг</t>
+          <t>3363 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1329">
       <c r="A1329" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1329" t="inlineStr">
         <is>
           <t>3364 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1330">
       <c r="A1330" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1330" t="inlineStr">
         <is>
-          <t>3332 ₽/кг</t>
+          <t>3328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1331">
       <c r="A1331" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1331" t="inlineStr">
         <is>
-          <t>3353 ₽/кг</t>
+          <t>3350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1332">
       <c r="A1332" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1332" t="inlineStr">
         <is>
-          <t>3360 ₽/кг</t>
+          <t>3354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1333">
       <c r="A1333" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1333" t="inlineStr">
         <is>
-          <t>3347 ₽/кг</t>
+          <t>3338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1334">
       <c r="A1334" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1334" t="inlineStr">
         <is>
-          <t>3339 ₽/кг</t>
+          <t>3346 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1335">
       <c r="A1335" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1335" t="inlineStr">
         <is>
-          <t>3326 ₽/кг</t>
+          <t>3325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1336">
       <c r="A1336" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1336" t="inlineStr">
         <is>
-          <t>3348 ₽/кг</t>
+          <t>3337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1337">
       <c r="A1337" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1337" t="inlineStr">
         <is>
-          <t>3334 ₽/кг</t>
+          <t>3350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1338">
       <c r="A1338" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1338" t="inlineStr">
         <is>
-          <t>3363 ₽/кг</t>
+          <t>3364 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1339">
       <c r="A1339" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1339" t="inlineStr">
         <is>
           <t>3364 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1340">
       <c r="A1340" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1340" t="inlineStr">
         <is>
-          <t>3328 ₽/кг</t>
+          <t>3332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1341">
       <c r="A1341" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1341" t="inlineStr">
         <is>
-          <t>3350 ₽/кг</t>
+          <t>3353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1342">
       <c r="A1342" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1342" t="inlineStr">
         <is>
-          <t>3354 ₽/кг</t>
+          <t>3360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1343">
       <c r="A1343" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1343" t="inlineStr">
         <is>
-          <t>3346 ₽/кг</t>
+          <t>3339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1344">
       <c r="A1344" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1344" t="inlineStr">
         <is>
-          <t>3338 ₽/кг</t>
+          <t>3347 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1345">
       <c r="A1345" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 2х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 2х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1345" t="inlineStr">
         <is>
-          <t>3325 ₽/кг</t>
+          <t>3326 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1346">
       <c r="A1346" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,05х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,05х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1346" t="inlineStr">
         <is>
-          <t>4287 ₽/кг</t>
+          <t>4282 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1347">
       <c r="A1347" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,05х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,05х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1347" t="inlineStr">
         <is>
-          <t>4282 ₽/кг</t>
+          <t>4287 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1348">
       <c r="A1348" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1348" t="inlineStr">
         <is>
           <t>4324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1349">
       <c r="A1349" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1349" t="inlineStr">
         <is>
           <t>4334 ₽/кг</t>
         </is>
@@ -16641,104 +16641,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1351" t="inlineStr">
         <is>
           <t>4300 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1352">
       <c r="A1352" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1352" t="inlineStr">
         <is>
           <t>4311 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1353">
       <c r="A1353" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,05х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,05х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1353" t="inlineStr">
         <is>
-          <t>4286 ₽/кг</t>
+          <t>4284 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1354">
       <c r="A1354" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,05х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,05х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1354" t="inlineStr">
         <is>
-          <t>4284 ₽/кг</t>
+          <t>4286 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1355">
       <c r="A1355" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1355" t="inlineStr">
         <is>
           <t>4269 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1356">
       <c r="A1356" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,05х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,05х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1356" t="inlineStr">
         <is>
-          <t>4290 ₽/кг</t>
+          <t>4282 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1357">
       <c r="A1357" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,05х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,05х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1357" t="inlineStr">
         <is>
-          <t>4282 ₽/кг</t>
+          <t>4290 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1358">
       <c r="A1358" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1358" t="inlineStr">
         <is>
           <t>4331 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1359">
       <c r="A1359" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1359" t="inlineStr">
         <is>
           <t>4338 ₽/кг</t>
         </is>
@@ -16761,104 +16761,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1361" t="inlineStr">
         <is>
           <t>4307 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1362">
       <c r="A1362" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1362" t="inlineStr">
         <is>
           <t>4312 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1363">
       <c r="A1363" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,05х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,05х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1363" t="inlineStr">
         <is>
-          <t>4286 ₽/кг</t>
+          <t>4284 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1364">
       <c r="A1364" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,05х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,05х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1364" t="inlineStr">
         <is>
-          <t>4284 ₽/кг</t>
+          <t>4286 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1365">
       <c r="A1365" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,05х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1365" t="inlineStr">
         <is>
           <t>4271 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1366">
       <c r="A1366" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,13х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,13х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1366" t="inlineStr">
         <is>
-          <t>4357 ₽/кг</t>
+          <t>4348 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1367">
       <c r="A1367" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,13х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,13х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1367" t="inlineStr">
         <is>
-          <t>4348 ₽/кг</t>
+          <t>4357 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1368">
       <c r="A1368" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1368" t="inlineStr">
         <is>
           <t>4376 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1369">
       <c r="A1369" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1369" t="inlineStr">
         <is>
           <t>4376 ₽/кг</t>
         </is>
@@ -16881,104 +16881,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1371" t="inlineStr">
         <is>
           <t>4362 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1372">
       <c r="A1372" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1372" t="inlineStr">
         <is>
           <t>4371 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1373">
       <c r="A1373" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,13х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,13х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1373" t="inlineStr">
         <is>
-          <t>4354 ₽/кг</t>
+          <t>4350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1374">
       <c r="A1374" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,13х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,13х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1374" t="inlineStr">
         <is>
-          <t>4350 ₽/кг</t>
+          <t>4354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1375">
       <c r="A1375" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1375" t="inlineStr">
         <is>
           <t>4338 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1376">
       <c r="A1376" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,13х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,13х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1376" t="inlineStr">
         <is>
-          <t>4361 ₽/кг</t>
+          <t>4350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1377">
       <c r="A1377" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,13х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,13х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1377" t="inlineStr">
         <is>
-          <t>4350 ₽/кг</t>
+          <t>4361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1378">
       <c r="A1378" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1378" t="inlineStr">
         <is>
           <t>4376 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1379">
       <c r="A1379" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1379" t="inlineStr">
         <is>
           <t>4378 ₽/кг</t>
         </is>
@@ -17001,104 +17001,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1381" t="inlineStr">
         <is>
           <t>4368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1382">
       <c r="A1382" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1382" t="inlineStr">
         <is>
           <t>4373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1383">
       <c r="A1383" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,13х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,13х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1383" t="inlineStr">
         <is>
-          <t>4355 ₽/кг</t>
+          <t>4352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1384">
       <c r="A1384" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,13х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,13х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1384" t="inlineStr">
         <is>
-          <t>4352 ₽/кг</t>
+          <t>4355 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1385">
       <c r="A1385" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,13х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1385" t="inlineStr">
         <is>
           <t>4341 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1386">
       <c r="A1386" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,26х0,12 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,26х0,12 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1386" t="inlineStr">
         <is>
-          <t>4461 ₽/кг</t>
+          <t>4452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1387">
       <c r="A1387" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,26х0,12 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,26х0,12 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1387" t="inlineStr">
         <is>
-          <t>4452 ₽/кг</t>
+          <t>4461 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1388">
       <c r="A1388" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,26х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1388" t="inlineStr">
         <is>
           <t>4470 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1389">
       <c r="A1389" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,26х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1389" t="inlineStr">
         <is>
           <t>4474 ₽/кг</t>
         </is>
@@ -17121,104 +17121,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,26х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1391" t="inlineStr">
         <is>
           <t>4465 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1392">
       <c r="A1392" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,26х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1392" t="inlineStr">
         <is>
           <t>4466 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1393">
       <c r="A1393" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,26х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,26х0,12 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1393" t="inlineStr">
         <is>
-          <t>4457 ₽/кг</t>
+          <t>4454 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1394">
       <c r="A1394" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,26х0,12 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,26х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1394" t="inlineStr">
         <is>
-          <t>4454 ₽/кг</t>
+          <t>4457 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1395">
       <c r="A1395" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,26х0,12 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1395" t="inlineStr">
         <is>
           <t>4442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1396">
       <c r="A1396" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,2х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,2х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1396" t="inlineStr">
         <is>
-          <t>4417 ₽/кг</t>
+          <t>4389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1397">
       <c r="A1397" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,2х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,2х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1397" t="inlineStr">
         <is>
-          <t>4389 ₽/кг</t>
+          <t>4417 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1398">
       <c r="A1398" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,2х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1398" t="inlineStr">
         <is>
           <t>4432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1399">
       <c r="A1399" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,2х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1399" t="inlineStr">
         <is>
           <t>4433 ₽/кг</t>
         </is>
@@ -17241,104 +17241,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,2х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1401" t="inlineStr">
         <is>
           <t>4425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1402">
       <c r="A1402" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,2х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1402" t="inlineStr">
         <is>
           <t>4426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1403">
       <c r="A1403" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,2х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,2х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1403" t="inlineStr">
         <is>
-          <t>4409 ₽/кг</t>
+          <t>4405 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1404">
       <c r="A1404" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,2х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,2х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1404" t="inlineStr">
         <is>
-          <t>4405 ₽/кг</t>
+          <t>4409 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1405">
       <c r="A1405" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,2х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1405" t="inlineStr">
         <is>
           <t>4380 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1406">
       <c r="A1406" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,5х0,07 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,5х0,07 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1406" t="inlineStr">
         <is>
-          <t>4494 ₽/кг</t>
+          <t>4484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1407">
       <c r="A1407" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,5х0,07 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,5х0,07 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1407" t="inlineStr">
         <is>
-          <t>4484 ₽/кг</t>
+          <t>4494 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1408">
       <c r="A1408" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,07 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1408" t="inlineStr">
         <is>
           <t>4505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1409">
       <c r="A1409" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,07 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1409" t="inlineStr">
         <is>
           <t>4509 ₽/кг</t>
         </is>
@@ -17361,104 +17361,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,07 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1411" t="inlineStr">
         <is>
           <t>4496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1412">
       <c r="A1412" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,07 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1412" t="inlineStr">
         <is>
           <t>4497 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1413">
       <c r="A1413" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,5х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,5х0,07 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1413" t="inlineStr">
         <is>
-          <t>4490 ₽/кг</t>
+          <t>4485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1414">
       <c r="A1414" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,5х0,07 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,5х0,07 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1414" t="inlineStr">
         <is>
-          <t>4485 ₽/кг</t>
+          <t>4490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1415">
       <c r="A1415" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,07 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1415" t="inlineStr">
         <is>
           <t>4475 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1416">
       <c r="A1416" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,5х0,12 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,5х0,12 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1416" t="inlineStr">
         <is>
-          <t>4495 ₽/кг</t>
+          <t>4484 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1417">
       <c r="A1417" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,5х0,12 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,5х0,12 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1417" t="inlineStr">
         <is>
-          <t>4484 ₽/кг</t>
+          <t>4495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1418">
       <c r="A1418" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1418" t="inlineStr">
         <is>
           <t>4507 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1419">
       <c r="A1419" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1419" t="inlineStr">
         <is>
           <t>4512 ₽/кг</t>
         </is>
@@ -17481,104 +17481,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1421" t="inlineStr">
         <is>
           <t>4497 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1422">
       <c r="A1422" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1422" t="inlineStr">
         <is>
           <t>4505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1423">
       <c r="A1423" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,5х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,5х0,12 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1423" t="inlineStr">
         <is>
-          <t>4491 ₽/кг</t>
+          <t>4487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1424">
       <c r="A1424" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,5х0,12 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,5х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1424" t="inlineStr">
         <is>
-          <t>4487 ₽/кг</t>
+          <t>4491 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1425">
       <c r="A1425" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,5х0,12 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1425" t="inlineStr">
         <is>
           <t>4479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1426">
       <c r="A1426" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,6х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,6х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1426" t="inlineStr">
         <is>
-          <t>4537 ₽/кг</t>
+          <t>4530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1427">
       <c r="A1427" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,6х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,6х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1427" t="inlineStr">
         <is>
-          <t>4530 ₽/кг</t>
+          <t>4537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1428">
       <c r="A1428" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,6х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1428" t="inlineStr">
         <is>
           <t>4557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1429">
       <c r="A1429" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,6х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1429" t="inlineStr">
         <is>
           <t>4565 ₽/кг</t>
         </is>
@@ -17601,104 +17601,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,6х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1431" t="inlineStr">
         <is>
           <t>4549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1432">
       <c r="A1432" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,6х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1432" t="inlineStr">
         <is>
           <t>4555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1433">
       <c r="A1433" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,6х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,6х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1433" t="inlineStr">
         <is>
-          <t>4535 ₽/кг</t>
+          <t>4532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1434">
       <c r="A1434" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,6х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,6х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1434" t="inlineStr">
         <is>
-          <t>4532 ₽/кг</t>
+          <t>4535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1435">
       <c r="A1435" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,6х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1435" t="inlineStr">
         <is>
           <t>4518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1436">
       <c r="A1436" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,7х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,7х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1436" t="inlineStr">
         <is>
-          <t>4580 ₽/кг</t>
+          <t>4570 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1437">
       <c r="A1437" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,7х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,7х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1437" t="inlineStr">
         <is>
-          <t>4570 ₽/кг</t>
+          <t>4580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1438">
       <c r="A1438" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,7х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1438" t="inlineStr">
         <is>
           <t>4583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1439">
       <c r="A1439" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,7х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1439" t="inlineStr">
         <is>
           <t>4587 ₽/кг</t>
         </is>
@@ -17721,104 +17721,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,7х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1441" t="inlineStr">
         <is>
           <t>4580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1442">
       <c r="A1442" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,7х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1442" t="inlineStr">
         <is>
           <t>4582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1443">
       <c r="A1443" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,7х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,7х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1443" t="inlineStr">
         <is>
-          <t>4577 ₽/кг</t>
+          <t>4574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1444">
       <c r="A1444" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,7х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,7х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1444" t="inlineStr">
         <is>
-          <t>4574 ₽/кг</t>
+          <t>4577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1445">
       <c r="A1445" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,7х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1445" t="inlineStr">
         <is>
           <t>4566 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1446">
       <c r="A1446" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,9х0,2 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,9х0,2 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1446" t="inlineStr">
         <is>
-          <t>4597 ₽/кг</t>
+          <t>4592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1447">
       <c r="A1447" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,9х0,2 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,9х0,2 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1447" t="inlineStr">
         <is>
-          <t>4592 ₽/кг</t>
+          <t>4597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1448">
       <c r="A1448" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,9х0,2 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1448" t="inlineStr">
         <is>
           <t>4601 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1449">
       <c r="A1449" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,9х0,2 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1449" t="inlineStr">
         <is>
           <t>4601 ₽/кг</t>
         </is>
@@ -17841,104 +17841,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 3,9х0,2 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1451" t="inlineStr">
         <is>
           <t>4597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1452">
       <c r="A1452" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,9х0,2 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1452" t="inlineStr">
         <is>
           <t>4598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1453">
       <c r="A1453" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,9х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,9х0,2 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1453" t="inlineStr">
         <is>
           <t>4594 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1454">
       <c r="A1454" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3,9х0,2 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3,9х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1454" t="inlineStr">
         <is>
           <t>4594 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1455">
       <c r="A1455" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3,9х0,2 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1455" t="inlineStr">
         <is>
           <t>4587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1456">
       <c r="A1456" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,05 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,05 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1456" t="inlineStr">
         <is>
-          <t>4218 ₽/кг</t>
+          <t>4202 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1457">
       <c r="A1457" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,05 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,05 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1457" t="inlineStr">
         <is>
-          <t>4202 ₽/кг</t>
+          <t>4218 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1458">
       <c r="A1458" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3х0,05 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1458" t="inlineStr">
         <is>
           <t>4239 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1459">
       <c r="A1459" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3х0,05 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1459" t="inlineStr">
         <is>
           <t>4256 ₽/кг</t>
         </is>
@@ -17961,344 +17961,344 @@
         <is>
           <t>Трубка никелевая тонкостенная 3х0,05 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1461" t="inlineStr">
         <is>
           <t>4221 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1462">
       <c r="A1462" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3х0,05 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1462" t="inlineStr">
         <is>
           <t>4228 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1463">
       <c r="A1463" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,05 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1463" t="inlineStr">
         <is>
-          <t>4214 ₽/кг</t>
+          <t>4206 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1464">
       <c r="A1464" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,05 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,05 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1464" t="inlineStr">
         <is>
-          <t>4206 ₽/кг</t>
+          <t>4214 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1465">
       <c r="A1465" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 3х0,05 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1465" t="inlineStr">
         <is>
           <t>4194 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1466">
       <c r="A1466" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1466" t="inlineStr">
         <is>
-          <t>4221 ₽/кг</t>
+          <t>4203 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1467">
       <c r="A1467" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1467" t="inlineStr">
         <is>
-          <t>4206 ₽/кг</t>
+          <t>4218 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1468">
       <c r="A1468" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1468" t="inlineStr">
         <is>
-          <t>4255 ₽/кг</t>
+          <t>4247 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1469">
       <c r="A1469" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1469" t="inlineStr">
         <is>
-          <t>4262 ₽/кг</t>
+          <t>4260 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1470">
       <c r="A1470" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1470" t="inlineStr">
         <is>
-          <t>4199 ₽/кг</t>
+          <t>4198 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1471">
       <c r="A1471" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1471" t="inlineStr">
         <is>
-          <t>4225 ₽/кг</t>
+          <t>4223 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1472">
       <c r="A1472" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1472" t="inlineStr">
         <is>
-          <t>4234 ₽/кг</t>
+          <t>4230 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1473">
       <c r="A1473" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1473" t="inlineStr">
         <is>
-          <t>4218 ₽/кг</t>
+          <t>4211 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1474">
       <c r="A1474" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1474" t="inlineStr">
         <is>
-          <t>4213 ₽/кг</t>
+          <t>4215 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1475">
       <c r="A1475" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,15 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1475" t="inlineStr">
         <is>
           <t>4195 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1476">
       <c r="A1476" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1476" t="inlineStr">
         <is>
-          <t>4218 ₽/кг</t>
+          <t>4206 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1477">
       <c r="A1477" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1477" t="inlineStr">
         <is>
-          <t>4203 ₽/кг</t>
+          <t>4221 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1478">
       <c r="A1478" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1478" t="inlineStr">
         <is>
-          <t>4247 ₽/кг</t>
+          <t>4255 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1479">
       <c r="A1479" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1479" t="inlineStr">
         <is>
-          <t>4260 ₽/кг</t>
+          <t>4262 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1480">
       <c r="A1480" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НК0,2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НК0,2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1480" t="inlineStr">
         <is>
-          <t>4198 ₽/кг</t>
+          <t>4199 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1481">
       <c r="A1481" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1481" t="inlineStr">
         <is>
-          <t>4223 ₽/кг</t>
+          <t>4225 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1482">
       <c r="A1482" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1482" t="inlineStr">
         <is>
-          <t>4230 ₽/кг</t>
+          <t>4234 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1483">
       <c r="A1483" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1483" t="inlineStr">
         <is>
-          <t>4215 ₽/кг</t>
+          <t>4213 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1484">
       <c r="A1484" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1484" t="inlineStr">
         <is>
-          <t>4211 ₽/кг</t>
+          <t>4218 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1485">
       <c r="A1485" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 3х0,1 мм НП2Э ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 3х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1485" t="inlineStr">
         <is>
           <t>4195 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1486">
       <c r="A1486" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,4х0,12 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,4х0,12 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1486" t="inlineStr">
         <is>
-          <t>4715 ₽/кг</t>
+          <t>4678 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1487">
       <c r="A1487" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,4х0,12 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,4х0,12 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1487" t="inlineStr">
         <is>
-          <t>4678 ₽/кг</t>
+          <t>4715 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1488">
       <c r="A1488" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1488" t="inlineStr">
         <is>
           <t>4736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1489">
       <c r="A1489" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1489" t="inlineStr">
         <is>
           <t>4737 ₽/кг</t>
         </is>
@@ -18321,104 +18321,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1491" t="inlineStr">
         <is>
           <t>4727 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1492">
       <c r="A1492" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1492" t="inlineStr">
         <is>
           <t>4732 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1493">
       <c r="A1493" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,4х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,4х0,12 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1493" t="inlineStr">
         <is>
-          <t>4706 ₽/кг</t>
+          <t>4698 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1494">
       <c r="A1494" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,4х0,12 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,4х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1494" t="inlineStr">
         <is>
-          <t>4698 ₽/кг</t>
+          <t>4706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1495">
       <c r="A1495" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,12 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1495" t="inlineStr">
         <is>
           <t>4666 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1496">
       <c r="A1496" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,4х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,4х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1496" t="inlineStr">
         <is>
-          <t>4717 ₽/кг</t>
+          <t>4695 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1497">
       <c r="A1497" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,4х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,4х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1497" t="inlineStr">
         <is>
-          <t>4695 ₽/кг</t>
+          <t>4717 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1498">
       <c r="A1498" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1498" t="inlineStr">
         <is>
           <t>4736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1499">
       <c r="A1499" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1499" t="inlineStr">
         <is>
           <t>4740 ₽/кг</t>
         </is>
@@ -18441,104 +18441,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1501" t="inlineStr">
         <is>
           <t>4729 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1502">
       <c r="A1502" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1502" t="inlineStr">
         <is>
           <t>4734 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1503">
       <c r="A1503" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,4х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,4х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1503" t="inlineStr">
         <is>
-          <t>4709 ₽/кг</t>
+          <t>4704 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1504">
       <c r="A1504" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,4х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,4х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1504" t="inlineStr">
         <is>
-          <t>4704 ₽/кг</t>
+          <t>4709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1505">
       <c r="A1505" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,4х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1505" t="inlineStr">
         <is>
           <t>4668 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1506">
       <c r="A1506" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,6х0,12 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,6х0,12 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1506" t="inlineStr">
         <is>
-          <t>4756 ₽/кг</t>
+          <t>4740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1507">
       <c r="A1507" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,6х0,12 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,6х0,12 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1507" t="inlineStr">
         <is>
-          <t>4740 ₽/кг</t>
+          <t>4756 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1508">
       <c r="A1508" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,6х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1508" t="inlineStr">
         <is>
           <t>4759 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1509">
       <c r="A1509" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,6х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1509" t="inlineStr">
         <is>
           <t>4764 ₽/кг</t>
         </is>
@@ -18561,104 +18561,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 4,6х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1511" t="inlineStr">
         <is>
           <t>4757 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1512">
       <c r="A1512" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,6х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1512" t="inlineStr">
         <is>
           <t>4759 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1513">
       <c r="A1513" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,6х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,6х0,12 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1513" t="inlineStr">
         <is>
-          <t>4746 ₽/кг</t>
+          <t>4741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1514">
       <c r="A1514" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4,6х0,12 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4,6х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1514" t="inlineStr">
         <is>
-          <t>4741 ₽/кг</t>
+          <t>4746 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1515">
       <c r="A1515" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4,6х0,12 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1515" t="inlineStr">
         <is>
           <t>4740 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1516">
       <c r="A1516" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4х0,12 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4х0,12 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1516" t="inlineStr">
         <is>
-          <t>4639 ₽/кг</t>
+          <t>4621 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1517">
       <c r="A1517" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4х0,12 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4х0,12 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1517" t="inlineStr">
         <is>
-          <t>4621 ₽/кг</t>
+          <t>4639 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1518">
       <c r="A1518" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4х0,12 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1518" t="inlineStr">
         <is>
           <t>4654 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1519">
       <c r="A1519" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4х0,12 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1519" t="inlineStr">
         <is>
           <t>4661 ₽/кг</t>
         </is>
@@ -18681,104 +18681,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 4х0,12 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1521" t="inlineStr">
         <is>
           <t>4644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1522">
       <c r="A1522" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4х0,12 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1522" t="inlineStr">
         <is>
           <t>4651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1523">
       <c r="A1523" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4х0,12 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1523" t="inlineStr">
         <is>
-          <t>4638 ₽/кг</t>
+          <t>4630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1524">
       <c r="A1524" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4х0,12 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4х0,12 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1524" t="inlineStr">
         <is>
-          <t>4630 ₽/кг</t>
+          <t>4638 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1525">
       <c r="A1525" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4х0,12 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1525" t="inlineStr">
         <is>
           <t>4602 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1526">
       <c r="A1526" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1526" t="inlineStr">
         <is>
-          <t>4639 ₽/кг</t>
+          <t>4627 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1527">
       <c r="A1527" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1527" t="inlineStr">
         <is>
-          <t>4627 ₽/кг</t>
+          <t>4639 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1528">
       <c r="A1528" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1528" t="inlineStr">
         <is>
           <t>4656 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1529">
       <c r="A1529" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1529" t="inlineStr">
         <is>
           <t>4663 ₽/кг</t>
         </is>
@@ -18801,104 +18801,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 4х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1531" t="inlineStr">
         <is>
           <t>4650 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1532">
       <c r="A1532" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1532" t="inlineStr">
         <is>
           <t>4652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1533">
       <c r="A1533" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1533" t="inlineStr">
         <is>
-          <t>4639 ₽/кг</t>
+          <t>4638 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1534">
       <c r="A1534" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 4х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 4х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1534" t="inlineStr">
         <is>
-          <t>4638 ₽/кг</t>
+          <t>4639 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1535">
       <c r="A1535" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 4х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1535" t="inlineStr">
         <is>
           <t>4615 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1536">
       <c r="A1536" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,1х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,1х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1536" t="inlineStr">
         <is>
-          <t>4876 ₽/кг</t>
+          <t>4870 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1537">
       <c r="A1537" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,1х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,1х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1537" t="inlineStr">
         <is>
-          <t>4870 ₽/кг</t>
+          <t>4876 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1538">
       <c r="A1538" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,1х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1538" t="inlineStr">
         <is>
           <t>4886 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1539">
       <c r="A1539" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,1х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1539" t="inlineStr">
         <is>
           <t>4894 ₽/кг</t>
         </is>
@@ -18921,104 +18921,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 5,1х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1541" t="inlineStr">
         <is>
           <t>4879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1542">
       <c r="A1542" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,1х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1542" t="inlineStr">
         <is>
           <t>4885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1543">
       <c r="A1543" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,1х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,1х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1543" t="inlineStr">
         <is>
-          <t>4875 ₽/кг</t>
+          <t>4873 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1544">
       <c r="A1544" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,1х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,1х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1544" t="inlineStr">
         <is>
-          <t>4873 ₽/кг</t>
+          <t>4875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1545">
       <c r="A1545" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,1х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1545" t="inlineStr">
         <is>
           <t>4863 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1546">
       <c r="A1546" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,35х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,35х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1546" t="inlineStr">
         <is>
-          <t>4914 ₽/кг</t>
+          <t>4895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1547">
       <c r="A1547" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,35х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,35х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1547" t="inlineStr">
         <is>
-          <t>4895 ₽/кг</t>
+          <t>4914 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1548">
       <c r="A1548" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,35х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1548" t="inlineStr">
         <is>
           <t>4920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1549">
       <c r="A1549" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,35х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1549" t="inlineStr">
         <is>
           <t>4927 ₽/кг</t>
         </is>
@@ -19041,104 +19041,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 5,35х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1551" t="inlineStr">
         <is>
           <t>4917 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1552">
       <c r="A1552" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,35х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1552" t="inlineStr">
         <is>
           <t>4918 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1553">
       <c r="A1553" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,35х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,35х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1553" t="inlineStr">
         <is>
-          <t>4910 ₽/кг</t>
+          <t>4898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1554">
       <c r="A1554" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,35х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,35х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1554" t="inlineStr">
         <is>
-          <t>4898 ₽/кг</t>
+          <t>4910 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1555">
       <c r="A1555" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,35х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1555" t="inlineStr">
         <is>
           <t>4894 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1556">
       <c r="A1556" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,4х0,15 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,4х0,15 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1556" t="inlineStr">
         <is>
-          <t>4972 ₽/кг</t>
+          <t>4955 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1557">
       <c r="A1557" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,4х0,15 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,4х0,15 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1557" t="inlineStr">
         <is>
-          <t>4955 ₽/кг</t>
+          <t>4972 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1558">
       <c r="A1558" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,15 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1558" t="inlineStr">
         <is>
           <t>4993 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1559">
       <c r="A1559" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,15 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1559" t="inlineStr">
         <is>
           <t>4998 ₽/кг</t>
         </is>
@@ -19161,104 +19161,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,15 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1561" t="inlineStr">
         <is>
           <t>4981 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1562">
       <c r="A1562" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,15 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1562" t="inlineStr">
         <is>
           <t>4985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1563">
       <c r="A1563" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,4х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,4х0,15 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1563" t="inlineStr">
         <is>
-          <t>4965 ₽/кг</t>
+          <t>4960 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1564">
       <c r="A1564" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,4х0,15 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,4х0,15 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1564" t="inlineStr">
         <is>
-          <t>4960 ₽/кг</t>
+          <t>4965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1565">
       <c r="A1565" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,15 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1565" t="inlineStr">
         <is>
           <t>4928 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1566">
       <c r="A1566" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,4х0,2 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,4х0,2 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1566" t="inlineStr">
         <is>
-          <t>4977 ₽/кг</t>
+          <t>4959 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1567">
       <c r="A1567" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,4х0,2 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,4х0,2 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1567" t="inlineStr">
         <is>
-          <t>4959 ₽/кг</t>
+          <t>4977 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1568">
       <c r="A1568" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,2 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1568" t="inlineStr">
         <is>
           <t>4998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1569">
       <c r="A1569" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,2 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1569" t="inlineStr">
         <is>
           <t>4998 ₽/кг</t>
         </is>
@@ -19281,104 +19281,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,2 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1571" t="inlineStr">
         <is>
           <t>4982 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1572">
       <c r="A1572" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,2 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1572" t="inlineStr">
         <is>
           <t>4990 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1573">
       <c r="A1573" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,4х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,4х0,2 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1573" t="inlineStr">
         <is>
-          <t>4969 ₽/кг</t>
+          <t>4960 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1574">
       <c r="A1574" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5,4х0,2 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5,4х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1574" t="inlineStr">
         <is>
-          <t>4960 ₽/кг</t>
+          <t>4969 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1575">
       <c r="A1575" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5,4х0,2 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1575" t="inlineStr">
         <is>
           <t>4935 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1576">
       <c r="A1576" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5х0,1 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5х0,1 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1576" t="inlineStr">
         <is>
-          <t>4813 ₽/кг</t>
+          <t>4784 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1577">
       <c r="A1577" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5х0,1 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5х0,1 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1577" t="inlineStr">
         <is>
-          <t>4784 ₽/кг</t>
+          <t>4813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1578">
       <c r="A1578" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5х0,1 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1578" t="inlineStr">
         <is>
           <t>4840 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1579">
       <c r="A1579" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5х0,1 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1579" t="inlineStr">
         <is>
           <t>4850 ₽/кг</t>
         </is>
@@ -19401,104 +19401,104 @@
         <is>
           <t>Трубка никелевая тонкостенная 5х0,1 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1581" t="inlineStr">
         <is>
           <t>4820 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1582">
       <c r="A1582" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5х0,1 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1582" t="inlineStr">
         <is>
           <t>4827 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1583">
       <c r="A1583" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5х0,1 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1583" t="inlineStr">
         <is>
-          <t>4803 ₽/кг</t>
+          <t>4797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1584">
       <c r="A1584" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5х0,1 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5х0,1 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1584" t="inlineStr">
         <is>
-          <t>4797 ₽/кг</t>
+          <t>4803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1585">
       <c r="A1585" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5х0,1 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1585" t="inlineStr">
         <is>
           <t>4764 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1586">
       <c r="A1586" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5х0,2 мм НВ3в ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5х0,2 мм НВ3 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1586" t="inlineStr">
         <is>
-          <t>4816 ₽/кг</t>
+          <t>4795 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1587">
       <c r="A1587" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5х0,2 мм НВ3 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5х0,2 мм НВ3в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1587" t="inlineStr">
         <is>
-          <t>4795 ₽/кг</t>
+          <t>4816 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1588">
       <c r="A1588" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5х0,2 мм НВМг3-0,05 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1588" t="inlineStr">
         <is>
           <t>4844 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1589">
       <c r="A1589" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5х0,2 мм НВМг3-0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1589" t="inlineStr">
         <is>
           <t>4853 ₽/кг</t>
         </is>
@@ -19521,63 +19521,63 @@
         <is>
           <t>Трубка никелевая тонкостенная 5х0,2 мм НМГ0,05в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1591" t="inlineStr">
         <is>
           <t>4822 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1592">
       <c r="A1592" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5х0,2 мм НМГ0,08в ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1592" t="inlineStr">
         <is>
           <t>4837 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1593">
       <c r="A1593" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5х0,2 мм НМг ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1593" t="inlineStr">
         <is>
           <t>4803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1594">
       <c r="A1594" t="inlineStr">
         <is>
-          <t>Трубка никелевая тонкостенная 5х0,2 мм НМг ГОСТ 13548-2016</t>
+          <t>Трубка никелевая тонкостенная 5х0,2 мм НМг0,1 ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1594" t="inlineStr">
         <is>
           <t>4803 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="1595">
       <c r="A1595" t="inlineStr">
         <is>
           <t>Трубка никелевая тонкостенная 5х0,2 мм НП2Э ГОСТ 13548-2016</t>
         </is>
       </c>
       <c r="B1595" t="inlineStr">
         <is>
           <t>4765 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>