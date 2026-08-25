--- v0 (2026-05-14)
+++ v1 (2026-08-25)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -1677,440 +1677,440 @@
         <is>
           <t>Сальник набивной 150х159х800 мм ТМ 91-04 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>8048 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Сальник набивной 150х159х800 мм ТМ 92-04 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>8387 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х200 мм ТМ 89-05 Серия 5.900-2</t>
+          <t>Сальник набивной 2 мм С-2</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>8398 ₽/шт.</t>
+          <t>Договорная</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х200 мм ТМ 90-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х200 мм ТМ 89-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>8720 ₽/шт.</t>
+          <t>8398 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х200 мм ТМ 91-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х200 мм ТМ 90-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>9120 ₽/шт.</t>
+          <t>8720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х200 мм ТМ 92-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х200 мм ТМ 91-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>9194 ₽/шт.</t>
+          <t>9120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х300 мм ТМ 89-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х200 мм ТМ 92-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>8418 ₽/шт.</t>
+          <t>9194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х300 мм ТМ 90-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х300 мм ТМ 89-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>8884 ₽/шт.</t>
+          <t>8418 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х300 мм ТМ 91-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х300 мм ТМ 90-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>9127 ₽/шт.</t>
+          <t>8884 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х300 мм ТМ 92-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х300 мм ТМ 91-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>9291 ₽/шт.</t>
+          <t>9127 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х500 мм ТМ 89-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х300 мм ТМ 92-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>8431 ₽/шт.</t>
+          <t>9291 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х500 мм ТМ 90-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х500 мм ТМ 89-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>8941 ₽/шт.</t>
+          <t>8431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х500 мм ТМ 91-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х500 мм ТМ 90-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>9147 ₽/шт.</t>
+          <t>8941 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х500 мм ТМ 92-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х500 мм ТМ 91-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>9321 ₽/шт.</t>
+          <t>9147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х800 мм ТМ 89-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х500 мм ТМ 92-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>8591 ₽/шт.</t>
+          <t>9321 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х800 мм ТМ 90-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х800 мм ТМ 89-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>9038 ₽/шт.</t>
+          <t>8591 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х800 мм ТМ 91-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х800 мм ТМ 90-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>9155 ₽/шт.</t>
+          <t>9038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Сальник набивной 200х219х800 мм ТМ 92-05 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х800 мм ТМ 91-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>9449 ₽/шт.</t>
+          <t>9155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х200 мм ТМ 89-06 Серия 5.900-2</t>
+          <t>Сальник набивной 200х219х800 мм ТМ 92-05 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>9509 ₽/шт.</t>
+          <t>9449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х200 мм ТМ 90-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х200 мм ТМ 89-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>9916 ₽/шт.</t>
+          <t>9509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х200 мм ТМ 91-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х200 мм ТМ 90-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>10194 ₽/шт.</t>
+          <t>9916 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х200 мм ТМ 92-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х200 мм ТМ 91-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>10506 ₽/шт.</t>
+          <t>10194 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х300 мм ТМ 89-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х200 мм ТМ 92-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>9530 ₽/шт.</t>
+          <t>10506 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х300 мм ТМ 90-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х300 мм ТМ 89-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>9933 ₽/шт.</t>
+          <t>9530 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х300 мм ТМ 91-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х300 мм ТМ 90-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>10225 ₽/шт.</t>
+          <t>9933 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х300 мм ТМ 92-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х300 мм ТМ 91-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>10633 ₽/шт.</t>
+          <t>10225 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х500 мм ТМ 89-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х300 мм ТМ 92-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>9636 ₽/шт.</t>
+          <t>10633 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х500 мм ТМ 90-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х500 мм ТМ 89-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>10009 ₽/шт.</t>
+          <t>9636 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х500 мм ТМ 91-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х500 мм ТМ 90-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>10449 ₽/шт.</t>
+          <t>10009 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х500 мм ТМ 92-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х500 мм ТМ 91-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>10666 ₽/шт.</t>
+          <t>10449 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х800 мм ТМ 89-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х500 мм ТМ 92-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>9638 ₽/шт.</t>
+          <t>10666 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х800 мм ТМ 90-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х800 мм ТМ 89-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>10130 ₽/шт.</t>
+          <t>9638 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х800 мм ТМ 91-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х800 мм ТМ 90-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>10485 ₽/шт.</t>
+          <t>10130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Сальник набивной 250х273х800 мм ТМ 92-06 Серия 5.900-2</t>
+          <t>Сальник набивной 250х273х800 мм ТМ 91-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>10793 ₽/шт.</t>
+          <t>10485 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Сальник набивной 2 мм С-2</t>
+          <t>Сальник набивной 250х273х800 мм ТМ 92-06 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Договорная</t>
+          <t>10793 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Сальник набивной 300х325х200 мм ТМ 89-07 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>10877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Сальник набивной 300х325х200 мм ТМ 90-07 Серия 5.900-2</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>11204 ₽/шт.</t>
         </is>