--- v0 (2026-05-14)
+++ v1 (2026-08-18)
@@ -485,132 +485,132 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 10х100 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 10х100 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х100 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 10х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>245 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х100 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 10х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>242 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 10х110 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 10х110 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>242 ₽/шт.</t>
         </is>
@@ -693,140 +693,140 @@
         <is>
           <t>Шпилька резьбовая 10х150 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 10х150 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 10х200 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 10х200 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х200 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 10х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>246 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х200 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 10х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х300 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 10х30 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>246 ₽/шт.</t>
+          <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х300 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 10х30 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>243 ₽/шт.</t>
+          <t>241 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х30 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 10х300 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>244 ₽/шт.</t>
+          <t>246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 10х30 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 10х300 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>241 ₽/шт.</t>
+          <t>243 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 10х35 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>244 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 10х35 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>241 ₽/шт.</t>
         </is>
@@ -1029,92 +1029,92 @@
         <is>
           <t>Шпилька резьбовая 10х90 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>245 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 10х90 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>242 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 12х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 12х100 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>246 ₽/шт.</t>
+          <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 12х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 12х100 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>248 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 12х100 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 12х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>250 ₽/шт.</t>
+          <t>246 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 12х100 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 12х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>248 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 12х110 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>250 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 12х110 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>248 ₽/шт.</t>
         </is>
@@ -1293,92 +1293,92 @@
         <is>
           <t>Шпилька резьбовая 12х190 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 12х190 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 12х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 12х200 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 12х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 12х200 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>247 ₽/шт.</t>
+          <t>249 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 12х200 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 12х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>251 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 12х200 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 12х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>249 ₽/шт.</t>
+          <t>247 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 12х300 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 12х300 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>249 ₽/шт.</t>
         </is>
@@ -1653,87 +1653,87 @@
         <is>
           <t>Шпилька резьбовая 14х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 14х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>251 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 16х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 16х100 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>254 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 16х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 16х100 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 16х100 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 16х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>254 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 16х100 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 16х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 16х120 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 16х120 мм А4 DIN 976</t>
         </is>
@@ -1869,92 +1869,92 @@
         <is>
           <t>Шпилька резьбовая 16х180 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 16х180 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 16х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 16х200 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
           <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 16х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 16х200 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>252 ₽/шт.</t>
+          <t>253 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 16х200 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 16х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 16х200 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 16х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>253 ₽/шт.</t>
+          <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 16х300 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
           <t>252 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 16х300 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>254 ₽/шт.</t>
         </is>
@@ -2109,236 +2109,236 @@
         <is>
           <t>Шпилька резьбовая 18х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 18х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>255 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 20х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 2,5х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 20х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 2,5х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 20х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 2,5х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>230 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 20х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 2,5х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>256 ₽/шт.</t>
+          <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 22х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 20х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 22х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 20х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 22х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 20х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 22х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 20х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 24х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 22х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 24х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 22х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 24х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 22х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 24х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 22х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>257 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 2,5х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 24х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 2,5х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 24х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 2,5х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 24х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>230 ₽/шт.</t>
+          <t>256 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 2,5х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 24х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>231 ₽/шт.</t>
+          <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 27х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>257 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 27х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>257 ₽/шт.</t>
         </is>
@@ -2925,92 +2925,92 @@
         <is>
           <t>Шпилька резьбовая 5х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
           <t>231 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 5х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
           <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 6х100 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 6х100 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х100 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 6х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>235 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х100 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 6х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>233 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 6х110 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
           <t>235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 6х110 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
           <t>234 ₽/шт.</t>
         </is>
@@ -3045,164 +3045,164 @@
         <is>
           <t>Шпилька резьбовая 6х150 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
           <t>235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 6х150 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
           <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 6х200 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 6х200 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х200 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 6х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х200 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 6х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 6х25 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
           <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 6х25 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
           <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х300 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 6х30 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х300 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 6х30 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>232 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х30 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 6х300 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>234 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 6х30 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 6х300 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>232 ₽/шт.</t>
+          <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 6х35 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
           <t>234 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 6х35 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
           <t>232 ₽/шт.</t>
         </is>
@@ -3381,92 +3381,92 @@
         <is>
           <t>Шпилька резьбовая 6х90 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
           <t>235 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 6х90 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
           <t>233 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х1000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 8х100 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х1000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 8х100 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х100 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 8х1000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х100 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 8х1000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 8х110 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 8х110 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
@@ -3549,159 +3549,159 @@
         <is>
           <t>Шпилька резьбовая 8х150 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
           <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 8х150 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х2000 мм А2 DIN 975</t>
+          <t>Шпилька резьбовая 8х200 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х2000 мм А4 DIN 975</t>
+          <t>Шпилька резьбовая 8х200 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>236 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х200 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 8х2000 мм А2 DIN 975</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х200 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 8х2000 мм А4 DIN 975</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 8х25 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 8х25 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
           <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х300 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 8х30 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>240 ₽/шт.</t>
+          <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х300 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 8х30 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
           <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х30 мм А2 DIN 976</t>
+          <t>Шпилька резьбовая 8х300 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>238 ₽/шт.</t>
+          <t>240 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
-          <t>Шпилька резьбовая 8х30 мм А4 DIN 976</t>
+          <t>Шпилька резьбовая 8х300 мм А4 DIN 976</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
           <t>236 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 8х35 мм А2 DIN 976</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
           <t>238 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Шпилька резьбовая 8х35 мм А4 DIN 976</t>
         </is>