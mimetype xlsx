--- v0 (2026-05-14)
+++ v1 (2026-09-23)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -549,858 +549,858 @@
         <is>
           <t>Рентгенозащитная дверь 1000x2100 мм 0.5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>25484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1000x2100 мм 0.5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>25431 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1000x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1000x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>25663 ₽/шт.</t>
+          <t>25601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1000x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1000x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>25639 ₽/шт.</t>
+          <t>25595 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1000x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1000x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>25601 ₽/шт.</t>
+          <t>25663 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1000x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1000x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>25595 ₽/шт.</t>
+          <t>25639 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1000x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1000x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>25720 ₽/шт.</t>
+          <t>25694 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1000x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1000x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>25716 ₽/шт.</t>
+          <t>25676 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1000x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1000x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>25694 ₽/шт.</t>
+          <t>25720 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1000x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1000x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>25676 ₽/шт.</t>
+          <t>25716 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1100x2100 мм 0.5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>25750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1100x2100 мм 0.5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>25741 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1100x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1100x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>26049 ₽/шт.</t>
+          <t>25946 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1100x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1100x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>25953 ₽/шт.</t>
+          <t>25813 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1100x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1100x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>25946 ₽/шт.</t>
+          <t>26049 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1100x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1100x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>25813 ₽/шт.</t>
+          <t>25953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1100x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1100x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>26196 ₽/шт.</t>
+          <t>26143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1100x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1100x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>26164 ₽/шт.</t>
+          <t>26083 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1100x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1100x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>26143 ₽/шт.</t>
+          <t>26196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1100x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1100x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>26083 ₽/шт.</t>
+          <t>26164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1200x2100 мм 0.5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>26212 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1200x2100 мм 0.5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>26271 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1200x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1200x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>26457 ₽/шт.</t>
+          <t>26416 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1200x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1200x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>26436 ₽/шт.</t>
+          <t>26277 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1200x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1200x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>26416 ₽/шт.</t>
+          <t>26457 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1200x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1200x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>26277 ₽/шт.</t>
+          <t>26436 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1200x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1200x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>26625 ₽/шт.</t>
+          <t>26586 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1200x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1200x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>26598 ₽/шт.</t>
+          <t>26509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1200x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1200x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>26586 ₽/шт.</t>
+          <t>26625 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1200x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1200x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>26509 ₽/шт.</t>
+          <t>26598 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1300x2100 мм 0.5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>26733 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1300x2100 мм 0.5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>26643 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1300x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1300x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>26932 ₽/шт.</t>
+          <t>26864 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1300x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1300x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>26912 ₽/шт.</t>
+          <t>26736 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1300x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1300x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>26864 ₽/шт.</t>
+          <t>26932 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1300x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1300x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>26736 ₽/шт.</t>
+          <t>26912 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1300x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1300x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>27065 ₽/шт.</t>
+          <t>26960 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1300x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1300x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>27041 ₽/шт.</t>
+          <t>26953 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1300x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1300x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>26960 ₽/шт.</t>
+          <t>27065 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1300x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1300x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>26953 ₽/шт.</t>
+          <t>27041 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1400x2100 мм 0.5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>27101 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1400x2100 мм 0.5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>27091 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1400x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1400x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>27201 ₽/шт.</t>
+          <t>27128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1400x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1400x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>27134 ₽/шт.</t>
+          <t>27122 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1400x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1400x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>27128 ₽/шт.</t>
+          <t>27201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1400x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1400x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>27122 ₽/шт.</t>
+          <t>27134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1400x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1400x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>27322 ₽/шт.</t>
+          <t>27300 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1400x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1400x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>27319 ₽/шт.</t>
+          <t>27275 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1400x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1400x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>27300 ₽/шт.</t>
+          <t>27322 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1400x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1400x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>27275 ₽/шт.</t>
+          <t>27319 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1500x2100 мм 0.5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>27330 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 1500x2100 мм 0.5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>27324 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1500x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1500x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>27750 ₽/шт.</t>
+          <t>27425 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1500x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1500x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>27439 ₽/шт.</t>
+          <t>27367 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1500x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1500x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>27425 ₽/шт.</t>
+          <t>27750 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1500x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1500x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>27367 ₽/шт.</t>
+          <t>27439 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1500x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1500x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>27985 ₽/шт.</t>
+          <t>27829 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1500x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1500x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>27969 ₽/шт.</t>
+          <t>27781 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1500x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1500x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>27829 ₽/шт.</t>
+          <t>27985 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 1500x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 1500x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>27781 ₽/шт.</t>
+          <t>27969 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 900x2100 мм 0.5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>25150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Рентгенозащитная дверь 900x2100 мм 0.5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>25147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 900x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 900x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>25293 ₽/шт.</t>
+          <t>25201 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 900x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 900x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>25202 ₽/шт.</t>
+          <t>25193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 900x2100 мм 1 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 900x2100 мм 1,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>25201 ₽/шт.</t>
+          <t>25293 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 900x2100 мм 1 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 900x2100 мм 1,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>25193 ₽/шт.</t>
+          <t>25202 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 900x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 900x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>25412 ₽/шт.</t>
+          <t>25390 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 900x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 900x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>25401 ₽/шт.</t>
+          <t>25306 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 900x2100 мм 2 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 900x2100 мм 2,5 мм ДР-1 одностворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>25390 ₽/шт.</t>
+          <t>25412 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Рентгенозащитная дверь 900x2100 мм 2 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
+          <t>Рентгенозащитная дверь 900x2100 мм 2,5 мм ДР-2 двустворчатая ОСТ 95 10170-86</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>25306 ₽/шт.</t>
+          <t>25401 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>