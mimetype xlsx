--- v0 (2026-05-24)
+++ v1 (2026-10-09)
@@ -485,1594 +485,1594 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1000х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2114 ₽/шт.</t>
+          <t>2106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1000х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>2110 ₽/шт.</t>
+          <t>2132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1000х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>2149 ₽/шт.</t>
+          <t>2118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1000х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>2163 ₽/шт.</t>
+          <t>2142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1000х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2106 ₽/шт.</t>
+          <t>2150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1000х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2137 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1000х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>2152 ₽/шт.</t>
+          <t>2187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1100х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2189 ₽/шт.</t>
+          <t>2110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1100х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2128 ₽/шт.</t>
+          <t>2134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1100х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2106 ₽/шт.</t>
+          <t>2119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1100х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>2147 ₽/шт.</t>
+          <t>2143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1100х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>2141 ₽/шт.</t>
+          <t>2152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1100х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2139 ₽/шт.</t>
+          <t>2168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1100х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>2123 ₽/шт.</t>
+          <t>2187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1250х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2128 ₽/шт.</t>
+          <t>2110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1250х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>2198 ₽/шт.</t>
+          <t>2134 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1250х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>2112 ₽/шт.</t>
+          <t>2119 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1250х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2124 ₽/шт.</t>
+          <t>2143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1250х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>2180 ₽/шт.</t>
+          <t>2152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1250х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>2118 ₽/шт.</t>
+          <t>2168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1250х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>2132 ₽/шт.</t>
+          <t>2187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1400х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>2117 ₽/шт.</t>
+          <t>2110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1400х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>2185 ₽/шт.</t>
+          <t>2135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1400х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>2110 ₽/шт.</t>
+          <t>2120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1400х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>2135 ₽/шт.</t>
+          <t>2144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1400х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2187 ₽/шт.</t>
+          <t>2154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1400х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>2135 ₽/шт.</t>
+          <t>2172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 1400х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2149 ₽/шт.</t>
+          <t>2189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 500х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>2187 ₽/шт.</t>
+          <t>2106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 500х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>2142 ₽/шт.</t>
+          <t>2130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 500х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>2130 ₽/шт.</t>
+          <t>2117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 500х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>2135 ₽/шт.</t>
+          <t>2140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 500х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>2115 ₽/шт.</t>
+          <t>2149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 500х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>2140 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 500х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>2172 ₽/шт.</t>
+          <t>2185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 600х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>2150 ₽/шт.</t>
+          <t>2106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 600х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>2154 ₽/шт.</t>
+          <t>2130 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 600х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>2184 ₽/шт.</t>
+          <t>2117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 600х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>2147 ₽/шт.</t>
+          <t>2140 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 600х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 600х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>2186 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 600х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>2134 ₽/шт.</t>
+          <t>2185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 710х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>2185 ₽/шт.</t>
+          <t>2106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 710х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 710х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>2161 ₽/шт.</t>
+          <t>2117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 710х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>2145 ₽/шт.</t>
+          <t>2141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 710х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>2144 ₽/шт.</t>
+          <t>2149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 710х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>2117 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 710х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>2119 ₽/шт.</t>
+          <t>2186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 800х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>2106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 800х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>2131 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 800х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>2143 ₽/шт.</t>
+          <t>2117 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 800х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 800х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>2116 ₽/шт.</t>
+          <t>2149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 800х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>2120 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 800х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>2196 ₽/шт.</t>
+          <t>2186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 900х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>2184 ₽/шт.</t>
+          <t>2106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 900х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>2145 ₽/шт.</t>
+          <t>2132 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 900х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 900х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>2168 ₽/шт.</t>
+          <t>2142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 900х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>2197 ₽/шт.</t>
+          <t>2150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 900х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>2196 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной 900х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1000х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>2114 ₽/шт.</t>
+          <t>2115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1000х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>2110 ₽/шт.</t>
+          <t>2137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1000х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>2149 ₽/шт.</t>
+          <t>2128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1000х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>2163 ₽/шт.</t>
+          <t>2147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1000х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>2106 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1000х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>2137 ₽/шт.</t>
+          <t>2184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1000х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>2152 ₽/шт.</t>
+          <t>2197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1100х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>2189 ₽/шт.</t>
+          <t>2115 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1100х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>2128 ₽/шт.</t>
+          <t>2137 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1100х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>2106 ₽/шт.</t>
+          <t>2128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1100х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>2147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1100х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>2141 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1100х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>2139 ₽/шт.</t>
+          <t>2184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1100х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>2123 ₽/шт.</t>
+          <t>2197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1250х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>2128 ₽/шт.</t>
+          <t>2116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1250х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>2198 ₽/шт.</t>
+          <t>2139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1250х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>2112 ₽/шт.</t>
+          <t>2128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1250х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>2124 ₽/шт.</t>
+          <t>2147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1250х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>2180 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1250х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>2118 ₽/шт.</t>
+          <t>2185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1250х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>2132 ₽/шт.</t>
+          <t>2198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1400х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>2117 ₽/шт.</t>
+          <t>2116 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1400х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>2185 ₽/шт.</t>
+          <t>2139 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1400х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>2110 ₽/шт.</t>
+          <t>2128 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1400х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>2135 ₽/шт.</t>
+          <t>2147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1400х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>2187 ₽/шт.</t>
+          <t>2167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1400х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>2135 ₽/шт.</t>
+          <t>2185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 1400х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2149 ₽/шт.</t>
+          <t>2198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 500х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>2187 ₽/шт.</t>
+          <t>2110 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 500х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2142 ₽/шт.</t>
+          <t>2135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 500х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>2130 ₽/шт.</t>
+          <t>2120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 500х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2135 ₽/шт.</t>
+          <t>2144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 500х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>2115 ₽/шт.</t>
+          <t>2154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 500х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>2140 ₽/шт.</t>
+          <t>2172 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 500х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>2172 ₽/шт.</t>
+          <t>2189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 600х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>2150 ₽/шт.</t>
+          <t>2112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 600х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>2154 ₽/шт.</t>
+          <t>2135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 600х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2184 ₽/шт.</t>
+          <t>2123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 600х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>2147 ₽/шт.</t>
+          <t>2145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 600х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 600х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>2186 ₽/шт.</t>
+          <t>2180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 600х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2134 ₽/шт.</t>
+          <t>2196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 710х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2185 ₽/шт.</t>
+          <t>2112 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 710х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 710х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2161 ₽/шт.</t>
+          <t>2123 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 710х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>2145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 710х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2144 ₽/шт.</t>
+          <t>2161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 710х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2117 ₽/шт.</t>
+          <t>2180 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 710х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2119 ₽/шт.</t>
+          <t>2196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 800х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>2106 ₽/шт.</t>
+          <t>2114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 800х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2131 ₽/шт.</t>
+          <t>2135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 800х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>2143 ₽/шт.</t>
+          <t>2124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 800х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 800х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2116 ₽/шт.</t>
+          <t>2163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 800х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2120 ₽/шт.</t>
+          <t>2184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 800х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>2196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 900х12,7х90 мм ПВЛ 406 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2184 ₽/шт.</t>
+          <t>2114 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 900х13,4х125 мм ПВЛ 606 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2145 ₽/шт.</t>
+          <t>2135 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 900х13х110 мм ПВЛ 506 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2124 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 900х16,8х110 мм ПВЛ 508 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2168 ₽/шт.</t>
+          <t>2145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 900х17,1х125 мм ПВЛ 608 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2197 ₽/шт.</t>
+          <t>2163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 900х20,5х110 мм ПВЛ 510 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2196 ₽/шт.</t>
+          <t>2184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Лист просечно-вытяжной оцинкованный 900х20,8х125 мм ПВЛ 610 ст3 ГОСТ 8706-78</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2167 ₽/шт.</t>
+          <t>2196 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>