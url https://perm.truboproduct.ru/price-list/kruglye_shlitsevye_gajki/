--- v0 (2026-05-26)
+++ v1 (2026-09-09)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -585,783 +585,783 @@
         <is>
           <t>Гайка круглая шлицевая 1,5х10х12х70х61 М52  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>1562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х10х12х75х65 М56  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>1567 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52  DIN 1804</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1569 ₽/кг</t>
+          <t>1575 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1574 ₽/кг</t>
+          <t>1569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1575 ₽/кг</t>
+          <t>1574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>1569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1575 ₽/кг</t>
+          <t>1571 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М52 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>1571 ₽/кг</t>
+          <t>1575 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55  DIN 1804</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1572 ₽/кг</t>
+          <t>1575 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1571 ₽/кг</t>
+          <t>1572 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1575 ₽/кг</t>
+          <t>1571 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1568 ₽/кг</t>
+          <t>1574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1574 ₽/кг</t>
+          <t>1568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1568 ₽/кг</t>
+          <t>1570 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х80х70 М55 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1570 ₽/кг</t>
+          <t>1568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58  DIN 1804</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1578 ₽/кг</t>
+          <t>1581 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1580 ₽/кг</t>
+          <t>1578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1581 ₽/кг</t>
+          <t>1580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>1578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>1578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1580 ₽/кг</t>
+          <t>1582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М58 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1582 ₽/кг</t>
+          <t>1580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60  DIN 1804</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1578 ₽/кг</t>
+          <t>1579 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1579 ₽/кг</t>
+          <t>1578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1579 ₽/кг</t>
+          <t>1578 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1578 ₽/кг</t>
+          <t>1579 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1579 ₽/кг</t>
+          <t>1577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х13х90х80 М60 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1577 ₽/кг</t>
+          <t>1579 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68  DIN 1804</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1590 ₽/кг</t>
+          <t>1589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>1590 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1589 ₽/кг</t>
+          <t>1590 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1588 ₽/кг</t>
+          <t>1589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1589 ₽/кг</t>
+          <t>1588 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>1589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х100х90 М68 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>1589 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62  DIN 1804</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1586 ₽/кг</t>
+          <t>1587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1587 ₽/кг</t>
+          <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>1583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>1583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х10х14х95х85 М62 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>1582 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65  DIN 1804</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1586 ₽/кг</t>
+          <t>1587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1587 ₽/кг</t>
+          <t>1586 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>1587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>1584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х10х14х95х85 М65 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>1584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12  DIN 1804</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1507 ₽/кг</t>
+          <t>1506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1508 ₽/кг</t>
+          <t>1507 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1506 ₽/кг</t>
+          <t>1508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1508 ₽/кг</t>
+          <t>1510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1510 ₽/кг</t>
+          <t>1508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1508 ₽/кг</t>
+          <t>1510 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х6х28х23 M12 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1510 ₽/кг</t>
+          <t>1508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14  DIN 1804</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1511 ₽/кг</t>
+          <t>1515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1513 ₽/кг</t>
+          <t>1511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1515 ₽/кг</t>
+          <t>1513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1513 ₽/кг</t>
+          <t>1515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1515 ₽/кг</t>
+          <t>1513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х5х7х30х25 M14 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>1515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16  DIN 1804</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>1518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>1518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>1518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>1517 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>1517 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х5х7х32х27 M16 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>1516 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х6х10х36х29 М22  ГОСТ 11871-88</t>
         </is>
@@ -1437,699 +1437,699 @@
         <is>
           <t>Гайка круглая шлицевая 1,5х6х8х30х24 М18  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
           <t>1516 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х6х8х32х26 М20  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>1518 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18  DIN 1804</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1519 ₽/кг</t>
+          <t>1520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>1520 ₽/кг</t>
+          <t>1519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
           <t>1519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>1519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>1519 ₽/кг</t>
+          <t>1520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х34х28 М18 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1520 ₽/кг</t>
+          <t>1519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20  DIN 1804</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>1522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>1522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1524 ₽/кг</t>
+          <t>1521 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1521 ₽/кг</t>
+          <t>1524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1524 ₽/кг</t>
+          <t>1525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х8х36х30 М20 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1525 ₽/кг</t>
+          <t>1524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22  DIN 1804</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>1528 ₽/кг</t>
+          <t>1527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1527 ₽/кг</t>
+          <t>1528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>1528 ₽/кг</t>
+          <t>1529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>1529 ₽/кг</t>
+          <t>1528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х6х9х40х34 М22 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>1527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24  DIN 1804</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>1529 ₽/кг</t>
+          <t>1530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>1532 ₽/кг</t>
+          <t>1529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1530 ₽/кг</t>
+          <t>1532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>1529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>1530 ₽/кг</t>
+          <t>1531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х6х9х42х36 М24 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>1531 ₽/кг</t>
+          <t>1530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26  DIN 1804</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>1534 ₽/кг</t>
+          <t>1533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>1533 ₽/кг</t>
+          <t>1534 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>1533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>1533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>1533 ₽/кг</t>
+          <t>1532 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х45х38 М26 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>1532 ₽/кг</t>
+          <t>1533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28  DIN 1804</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>1538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>1538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>1538 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>1535 ₽/кг</t>
+          <t>1536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>1536 ₽/кг</t>
+          <t>1535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>1537 ₽/кг</t>
+          <t>1536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М28 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>1536 ₽/кг</t>
+          <t>1537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30  DIN 1804</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>1537 ₽/кг</t>
+          <t>1535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>1536 ₽/кг</t>
+          <t>1537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>1535 ₽/кг</t>
+          <t>1536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>1535 ₽/кг</t>
+          <t>1536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>1536 ₽/кг</t>
+          <t>1535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х7х10х50х43 М30 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>1537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32  DIN 1804</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>1541 ₽/кг</t>
+          <t>1542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>1541 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>1542 ₽/кг</t>
+          <t>1541 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>1541 ₽/кг</t>
+          <t>1542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>1542 ₽/кг</t>
+          <t>1541 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>1539 ₽/кг</t>
+          <t>1542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х52х45 М32 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>1542 ₽/кг</t>
+          <t>1539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35  DIN 1804</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>1543 ₽/кг</t>
+          <t>1542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>1542 ₽/кг</t>
+          <t>1543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>1545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
           <t>1545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>1544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х7х11х55х48 М35 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>1544 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х8х10х48х40 М33  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>1535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х8х10х50х42 М36  ГОСТ 11871-88</t>
         </is>
@@ -2157,711 +2157,711 @@
         <is>
           <t>Гайка круглая шлицевая 1,5х8х10х60х52 М42  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>1549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х8х10х63х55 М45  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>1557 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38  DIN 1804</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>1548 ₽/кг</t>
+          <t>1546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>1548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>1546 ₽/кг</t>
+          <t>1548 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>1546 ₽/кг</t>
+          <t>1545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>1545 ₽/кг</t>
+          <t>1546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>1547 ₽/кг</t>
+          <t>1546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х58х50 M38 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>1546 ₽/кг</t>
+          <t>1547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40  DIN 1804</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>1555 ₽/кг</t>
+          <t>1550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>1552 ₽/кг</t>
+          <t>1555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>1550 ₽/кг</t>
+          <t>1552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>1550 ₽/кг</t>
+          <t>1549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>1549 ₽/кг</t>
+          <t>1550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>1549 ₽/кг</t>
+          <t>1554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 M40 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>1554 ₽/кг</t>
+          <t>1549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42  DIN 1804</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>1553 ₽/кг</t>
+          <t>1550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>1550 ₽/кг</t>
+          <t>1553 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>1554 ₽/кг</t>
+          <t>1552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>1552 ₽/кг</t>
+          <t>1554 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>1556 ₽/кг</t>
+          <t>1549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х11х62х54 М42 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>1549 ₽/кг</t>
+          <t>1556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х8х12х67х58 М48  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>1559 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45  DIN 1804</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>1560 ₽/кг</t>
+          <t>1561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>1560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>1561 ₽/кг</t>
+          <t>1560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>1560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>1561 ₽/кг</t>
+          <t>1560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х68х60 М45 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>1560 ₽/кг</t>
+          <t>1561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1,5х8х12х70х61 М50  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>1561 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48  DIN 1804</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>1565 ₽/кг</t>
+          <t>1567 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>1565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>1567 ₽/кг</t>
+          <t>1565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>1565 ₽/кг</t>
+          <t>1562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>1562 ₽/кг</t>
+          <t>1565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>1562 ₽/кг</t>
+          <t>1565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М48 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>1565 ₽/кг</t>
+          <t>1562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50  DIN 1804</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
           <t>1566 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>1566 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>1564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
           <t>1564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>1565 ₽/кг</t>
+          <t>1562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1,5х8х12х75х67 М50 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>1562 ₽/кг</t>
+          <t>1565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х4х5х20х16 M8  DIN 1804</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
           <t>1501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
           <t>1501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х4х5х20х16 M8  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>1501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>1503 ₽/кг</t>
+          <t>1502 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>1502 ₽/кг</t>
+          <t>1503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>1503 ₽/кг</t>
+          <t>1502 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х4х5х20х16 M8 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>1502 ₽/кг</t>
+          <t>1503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 1х4х6х18х13,5 M8  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
           <t>1501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 AISI-304 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х5х6х25х20 M10  DIN 1804</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>1505 ₽/кг</t>
+          <t>1506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 AISI-316 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 AISI-304 DIN 1804</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>1506 ₽/кг</t>
+          <t>1505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х5х6х25х20 M10  DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 AISI-316 DIN 1804</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
           <t>1506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 А2-70 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 А2 DIN 1804</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>1506 ₽/кг</t>
+          <t>1505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 А2 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 А2-70 DIN 1804</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>1505 ₽/кг</t>
+          <t>1506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 А4-80 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 А4 DIN 1804</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
           <t>1506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
-          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 А4 DIN 1804</t>
+          <t>Гайка круглая шлицевая 1х5х6х25х20 M10 А4-80 DIN 1804</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
           <t>1506 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 2х10х12х80х70 М58  ГОСТ 11871-88</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
           <t>1576 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Гайка круглая шлицевая 2х10х12х80х70 М60  ГОСТ 11871-88</t>
         </is>