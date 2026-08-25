--- v0 (2026-05-26)
+++ v1 (2026-08-25)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -597,68 +597,68 @@
         <is>
           <t>Ферросилиций FeSi50 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Ферросилиций FeSi65 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>64 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Ферросилиций FeSi75Al 1,5 ГОСТ 1415-93</t>
+          <t>Ферросилиций FeSi75Al 1 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>92 ₽/кг</t>
+          <t>97 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Ферросилиций FeSi75Al 1 ГОСТ 1415-93</t>
+          <t>Ферросилиций FeSi75Al 1,5 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>97 ₽/кг</t>
+          <t>92 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Ферросилиций FeSi75Al 2 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>78 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Ферросилиций FeSi75Al 3 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
           <t>54 ₽/кг</t>
         </is>
@@ -729,68 +729,68 @@
         <is>
           <t>Ферросилиций ФС50 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>55 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Ферросилиций ФС65 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Ферросилиций ФС70А ГОСТ 1415-93</t>
+          <t>Ферросилиций ФС70 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>93 ₽/кг</t>
+          <t>76 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Ферросилиций ФС70 ГОСТ 1415-93</t>
+          <t>Ферросилиций ФС70А ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>76 ₽/кг</t>
+          <t>93 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Ферросилиций ФС75 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>52 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Ферросилиций ФС90 ГОСТ 1415-93</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>59 ₽/кг</t>
         </is>