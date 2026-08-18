--- v0 (2026-05-16)
+++ v1 (2026-08-18)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -585,234 +585,234 @@
         <is>
           <t>Ферромарганец FeMn75C80VHP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>82 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Ферромарганец FeMn75C80VLP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>77 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C01LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C01 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>80 ₽/кг</t>
+          <t>95 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C01 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C01LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>95 ₽/кг</t>
+          <t>80 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C05LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C05 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>70 ₽/кг</t>
+          <t>85 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C05 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C05LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>85 ₽/кг</t>
+          <t>70 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C10LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C10 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>56 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C10 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C10LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>56 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C15LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C15 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>61 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C15 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C15LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>61 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C20LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C20 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>63 ₽/кг</t>
+          <t>62 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn80C20 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn80C20LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>62 ₽/кг</t>
+          <t>63 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C10LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C10 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>68 ₽/кг</t>
+          <t>73 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C10 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C10LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>73 ₽/кг</t>
+          <t>68 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C15LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C15 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>96 ₽/кг</t>
+          <t>79 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C15 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C15LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>79 ₽/кг</t>
+          <t>96 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C20LP ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C20 ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>87 ₽/кг</t>
+          <t>51 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Ферромарганец FeMn90C20 ГОСТ 4755-91</t>
+          <t>Ферромарганец FeMn90C20LP ГОСТ 4755-91</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>51 ₽/кг</t>
+          <t>87 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>