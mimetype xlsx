--- v0 (2026-05-17)
+++ v1 (2026-09-23)
@@ -485,504 +485,504 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Крестовина чугунная двухплоскостная 110 мм 88°</t>
+          <t>Крестовина чугунная КК45° 100х100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1120 ₽/шт.</t>
+          <t>1156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 100х100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 100х100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1156 ₽/шт.</t>
+          <t>1922 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 100х100 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 100х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1922 ₽/шт.</t>
+          <t>1118 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 100х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 100х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1118 ₽/шт.</t>
+          <t>1872 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 100х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 150х100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1872 ₽/шт.</t>
+          <t>2965 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 150х100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 150х100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2965 ₽/шт.</t>
+          <t>3672 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 150х100 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 150х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>3672 ₽/шт.</t>
+          <t>2843 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 150х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 150х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>2843 ₽/шт.</t>
+          <t>3498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 150х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 50х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>3498 ₽/шт.</t>
+          <t>215 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 50х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК45° 50х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>215 ₽/шт.</t>
+          <t>618 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК45° 50х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 100х100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>618 ₽/шт.</t>
+          <t>1346 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 100х100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 100х100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1346 ₽/шт.</t>
+          <t>2304 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 100х100 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 100х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>2304 ₽/шт.</t>
+          <t>1167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 100х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 100х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1167 ₽/шт.</t>
+          <t>2129 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 100х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 150х100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>2129 ₽/шт.</t>
+          <t>3038 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 150х100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 150х100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>3038 ₽/шт.</t>
+          <t>3728 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 150х100 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 150х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>3728 ₽/шт.</t>
+          <t>2991 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 150х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 150х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>2991 ₽/шт.</t>
+          <t>3686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 150х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 50х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>3686 ₽/шт.</t>
+          <t>420 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 50х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КК60° 50х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>420 ₽/шт.</t>
+          <t>649 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КК60° 50х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 100х100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>649 ₽/шт.</t>
+          <t>726 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 100х100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 100х100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>726 ₽/шт.</t>
+          <t>1524 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 100х100 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 100х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1524 ₽/шт.</t>
+          <t>670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 100х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 100х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>670 ₽/шт.</t>
+          <t>1484 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 100х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 150х100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1484 ₽/шт.</t>
+          <t>2717 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 150х100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 150х100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>2717 ₽/шт.</t>
+          <t>3265 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 150х100 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 150х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>3265 ₽/шт.</t>
+          <t>2505 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 150х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 150х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>2505 ₽/шт.</t>
+          <t>3260 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 150х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 50х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>3260 ₽/шт.</t>
+          <t>185 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 50х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КП 50х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>185 ₽/шт.</t>
+          <t>498 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КП 50х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КПС 100х100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>498 ₽/шт.</t>
+          <t>951 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КПС 100х100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КПС 100х100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>951 ₽/шт.</t>
+          <t>1806 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КПС 100х100 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КПС 100х50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1806 ₽/шт.</t>
+          <t>877 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КПС 100х50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Крестовина чугунная КПС 100х50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>877 ₽/шт.</t>
+          <t>1670 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Крестовина чугунная КПС 100х50 мм ЧК ГОСТ 6942-98</t>
+          <t>Крестовина чугунная двухплоскостная 110 мм 88°</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1670 ₽/шт.</t>
+          <t>1120 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Крестовина чугунная фланцевая 110 мм 88°</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
           <t>1090 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>