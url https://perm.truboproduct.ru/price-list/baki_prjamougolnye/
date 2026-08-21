--- v0 (2026-05-15)
+++ v1 (2026-08-21)
@@ -485,108 +485,108 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Баки прямоугольные 10 м3</t>
+          <t>Баки прямоугольные 1 м3</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>3889 ₽/шт.</t>
+          <t>1594 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Баки прямоугольные 1 м3</t>
+          <t>Баки прямоугольные 10 м3</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1594 ₽/шт.</t>
+          <t>3889 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Баки прямоугольные 2 м3</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>1824 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Баки прямоугольные 3 м3</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>2229 ₽/шт.</t>
         </is>