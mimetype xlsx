--- v0 (2026-05-14)
+++ v1 (2026-08-21)
@@ -485,180 +485,180 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (342) 233-84-70</t>
+          <t>+7 (342) 264-04-19</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>perm@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Бак конденсатный 10 м3</t>
+          <t>Бак конденсатный 1 м3</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>7004 ₽/шт.</t>
+          <t>5581 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Бак конденсатный 16 м3</t>
+          <t>Бак конденсатный 10 м3</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>7603 ₽/шт.</t>
+          <t>7004 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Бак конденсатный 1 м3</t>
+          <t>Бак конденсатный 16 м3</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>5581 ₽/шт.</t>
+          <t>7603 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Бак конденсатный 25 м3</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>7815 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Бак конденсатный 3 м3</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>5742 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Бак конденсатный 40 м3</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
           <t>7918 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Бак конденсатный 50 м3</t>
+          <t>Бак конденсатный 5 м3</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>9187 ₽/шт.</t>
+          <t>6535 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Бак конденсатный 5 м3</t>
+          <t>Бак конденсатный 50 м3</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>6535 ₽/шт.</t>
+          <t>9187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Бак конденсатный 75 м3</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>9441 ₽/шт.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>